--- v0 (2026-03-02)
+++ v1 (2026-04-24)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="52">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 80 de 2025</t>
   </si>
   <si>
@@ -69,104 +69,115 @@
   <si>
     <t>Projeto de Lei - Poder Legislativo nº 30 de 2025</t>
   </si>
   <si>
     <t>Alessandro Mansano,Bi Martelosso,Fernando Souza,Karina Grossi,Luci Amorim,Professor Mario</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Comunitária Conjunto Morada do Sol e Jardim Itália I e II de Mandaguaçu – Estado do Paraná.</t>
   </si>
   <si>
     <t>Projeto de Lei - Poder Legislativo nº 31 de 2025</t>
   </si>
   <si>
     <t>Alessandro Mansano,Bi Martelosso,Karina Grossi,Marcio Navachi,Fernando Souza</t>
   </si>
   <si>
     <t>Dispõe sobre a execução do Hino Nacional Brasileiro e do Hino Municipal no âmbito do Município de Mandaguaçu – Estado do Paraná.</t>
   </si>
   <si>
     <t>Requerimento nº 3 de 2026</t>
   </si>
   <si>
     <t>Vinicius Vitorette</t>
   </si>
   <si>
-    <t>Requer informações relacionadas em planilha (EXCEL) relativas à manutenção dos veículos utilizados pela Administração Municipal no exercício de 2025: Placa; Descrição do Veículo; Departamento Vinculado; Quantidade de Horas de Manutenção consumidas; Valor Pago; Prestador de Serviços Vinculado;_x000D_
+    <t>Requer ao Prefeito Municipal informações relacionadas em planilha (EXCEL) relativas à manutenção dos veículos utilizados pela Administração Municipal no exercício de 2025: Placa; Descrição do Veículo; Departamento Vinculado; Quantidade de Horas de Manutenção consumidas; Valor Pago; Prestador de Serviços Vinculado;_x000D_
 Quantidade de Peças Substituídas (descritivo); Fornecedor Vinculado.</t>
   </si>
   <si>
+    <t>Aguardando a inclusão na ordem do dia</t>
+  </si>
+  <si>
+    <t>Requerimento nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal informações relacionadas em planilha (EXCEL) de todos os veículos utilizados pela Administração Municipal no exercício de 2025: Placa; Descrição do Veículo; Departamento Vinculado; Odômetro Inicial em 02/01/2025 ou quando do início de sua utilização quando se tratar de veículo zero quilometro; Odômetro Final em 31/12/2025; Quantidade de Litros de Combustível consumida em 2025 por veículo; Média de quilômetros rodados por litro de combustível utilizado por veículo.</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder permissão de uso de espaços públicos para exploração temporária de atividades econômicas em eventos oficiais do Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Aguardando leitura</t>
+  </si>
+  <si>
+    <t>Requerimento nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>Requer, considerando a fiscalização ao cumprimento da decisão do STF na Reclamação 88.319/SP (Ministro Flávio Dino) sobre verbas remuneratórias e indenizatórias, que seja oficiado ao Prefeito Municipal José Roberto Mendes, para que preste informações e envie documentos sobre a adequação do Município à decisão liminar do STF na Rcl 88.319/SP, de 05/02/2026, respondendo aos quesitos relacionados.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>Marieldo Amorim</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito Municipal encaminhar por meio da Secretaria Municipal competente informações completas de todas as áreas, terrenos e imóveis de propriedade do Município.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Bi Martelosso,Karina Grossi,Professor Mario</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal informações quanto aos serviços de lavagem de todos os veículos do Município, no exercício de 2025, incluídos os meses de janeiro e fevereiro de 2026: Valor total gasto; Planilha de controle se houver; Tipo do veículo e Placa; Secretaria vinculada; Data da prestação do serviço e valor respectivo; Empenho e Nota Fiscal relativo ao serviço prestado.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano,Bi Martelosso,Fernando Souza,Karina Grossi,Luci Amorim,Marcio Navachi,Marieldo Amorim,Poder Legislativo Municipal - Poder Legislativo Municipal,Professor Mario,Vinicius Vitorette</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado expediente ao Governador do Estado do Paraná, ao Chefe da Casa Civil, ao Secretário de Estado das Cidades, ao Secretário de Estado de Infraestrutura e Logística e ao Grupo EPR, solicitando a realização de estudos técnicos e a adoção de providências administrativas com a finalidade de viabilizar isenção de cobrança aos veículos emplacados no Município de Mandaguaçu e região diretamente impactada pelo sistema de pedágio eletrônico (free flow) no trecho compreendido entre Mandaguaçu e Presidente Castelo Branco.</t>
+  </si>
+  <si>
+    <t>Indicação nº 11 de 2026</t>
+  </si>
+  <si>
+    <t>Indica disponibilizar via pública específica, destinada à prática de manobras com bicicletas e motocicletas, com a organização de horários distintos para cada modalidade, com iluminação pública adequada no período noturno, bem como sinalização viária recente e apropriada, visando prevenir acidentes e proporcionar melhores condições de uso.</t>
+  </si>
+  <si>
     <t>Não informada</t>
-  </si>
-[...47 lines deleted...]
-    <t>Indica disponibilizar via pública específica, destinada à prática de manobras com bicicletas e motocicletas, com a organização de horários distintos para cada modalidade, com iluminação pública adequada no período noturno, bem como sinalização viária recente e apropriada, visando prevenir acidentes e proporcionar melhores condições de uso.</t>
   </si>
   <si>
     <t>Indicação nº 12 de 2026</t>
   </si>
   <si>
     <t>Indica que através da Secretaria do Meio Ambiente sejam adotadas medidas de segurança quanto aos eucaliptos altos que se encontram no canteiro da Rua Laurindo Borgognoni, no Parque Industrial Paulo Saes, marginal à BR 376, em Mandaguaçu, para avaliação de riscos, poda de galhos perigosos e a remoção das árvores que representam risco iminente de queda (desbaste), especialmente em períodos de chuva e ventos fortes.</t>
   </si>
   <si>
     <t>Indicação nº 13 de 2026</t>
   </si>
   <si>
     <t>Alessandro Mansano,Fernando Souza</t>
   </si>
   <si>
     <t>Indica a instalação de luminárias que estão faltando e revisão nas luminárias queimadas no trecho da marginal entre o Restaurante da Preta até o local do Ginásio de Esportes Abelhão, em Mandaguaçu.</t>
   </si>
   <si>
     <t>Indicação nº 14 de 2026</t>
   </si>
   <si>
     <t>Fernando Souza</t>
   </si>
   <si>
     <t>Indica realizar um levantamento completo em todos os aparelhos de ar condicionado instalados em todas as salas das Unidades Básicas de Saúde ativas do Município de Mandaguaçu, assim como quanto aos serviços de manutenção e limpeza realizados.</t>
   </si>
@@ -491,62 +502,62 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="42.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="181.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="30.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1888</v>
@@ -627,226 +638,246 @@
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2001</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>2006</v>
+        <v>2014</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="E10" t="s">
         <v>34</v>
       </c>
       <c r="F10" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="E11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="B13" t="s">
         <v>23</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F14" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F15" t="s">
-        <v>20</v>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>2012</v>
+      </c>
+      <c r="B16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" t="s">
+        <v>50</v>
+      </c>
+      <c r="E16" t="s">
+        <v>51</v>
+      </c>
+      <c r="F16" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>