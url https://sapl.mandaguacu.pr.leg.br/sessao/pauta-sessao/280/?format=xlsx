--- v0 (2026-03-03)
+++ v1 (2026-04-26)
@@ -123,51 +123,51 @@
   <si>
     <t>Luci Amorim</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar se estão sendo implementadas políticas públicas, assim como viabilizadas possibilidades financeiras e técnicas para que o Município de Mandaguaçu venha a fornecer a medicação CANABIDIOL, mediante prescrição, bem como acompanhamento médico às pessoas portadoras de enfermidades que poderão vir a ser beneficiadas.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 80 de 2025</t>
   </si>
   <si>
     <t>Edita dispositivo da Lei Municipal nº 2491/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>Aguardando leitura</t>
   </si>
   <si>
     <t>Requerimento nº 2 de 2026</t>
   </si>
   <si>
     <t>Marcio Navachi,Professor Mario</t>
   </si>
   <si>
-    <t>Requer gestionar junto ao Governo do Estado do Paraná a liberação de recursos destinados à construção de um anfiteatro no Colégio Estadual Parigot de Souza de Mandaguaçu, para criar àquela comunidade escolar, um importante espaço sociocultural.</t>
+    <t>Requer ao Senhor Secretário de Estado da Educação Roni Miranda Vieira, gestionar junto ao Governo do Estado do Paraná a liberação de recursos destinados à construção de um anfiteatro no Colégio Estadual Parigot de Souza de Mandaguaçu, para criar àquela comunidade escolar, um importante espaço sociocultural. Senhor Secretário de Estado da Educação Roni Miranda Vieira,</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Indicação nº 4 de 2026</t>
   </si>
   <si>
     <t>Alessandro Mansano,Bi Martelosso,Fernando Souza,Karina Grossi,Luci Amorim,Marcio Navachi,Professor Mario</t>
   </si>
   <si>
     <t>Indica gestionar a implantação do Programa Meu Campinho na área institucional do Jardim Carraro destinada à edificação de equipamentos públicos, visando beneficiar à população.</t>
   </si>
   <si>
     <t>Indicação nº 5 de 2026</t>
   </si>
   <si>
     <t>Alessandro Mansano,Bi Martelosso,Karina Grossi</t>
   </si>
   <si>
     <t>Indica reforma geral no telhado do prédio da Casa da Cultura, (Edifício Domingos Lançoni)e destinar a sala usada pelo DETRAN para a assessoria de comunicação.</t>
   </si>
   <si>
     <t>Indicação nº 6 de 2026</t>
   </si>