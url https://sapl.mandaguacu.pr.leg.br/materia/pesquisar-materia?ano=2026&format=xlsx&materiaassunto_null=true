--- v0 (2026-01-16)
+++ v1 (2026-04-20)
@@ -10,110 +10,1316 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="904" uniqueCount="421">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>José Roberto Mendes</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1975/projeto_de_lei_no_001-2026.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1975/projeto_de_lei_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Calamidade Pública, dispõe sobre sua finalidade, fontes de recursos, gestão, mecanismos de controle e transparência, e dá outras providências.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1976/projeto_de_lei_no_002-2026.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1976/projeto_de_lei_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza a recomposição da remuneração dos servidores públicos municipais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1979/projeto_de_lei_no_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a Associação Eucarístico de Jesus - VITA CORE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1980/projeto_de_lei_no_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a Associação Maringaense dos Autistas - AMA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1981/projeto_de_lei_no_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivo da Lei Municipal nº 1.680/2009, que dispõe sobre o Estatuto e o Plano de Cargos e de Avanço Unificado dos Profissionais da Educação do Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1998/projeto_de_lei_no_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a disciplina da implantação e utilização de sistemas de geração de energia fotovoltaica distribuída e centralizada no Município de Mandaguaçu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2014/projeto_de_lei_no_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder permissão de uso de espaços públicos para exploração temporária de atividades econômicas em eventos oficiais do Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2029</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2029/projeto_de_lei_no_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Recuperação Fiscal - REFIS, relativo aos débitos tributários com a Fazenda Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2030</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2030/projeto_de_lei_no_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o programa Porteira Adentro, de atendimento aos produtores rurais do Município de Mandaguaçu, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2033</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2033/projeto_de_lei_no_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a alienação de imóvel originalmente doado pelo Município de Mandaguaçu, nos termos da Lei Municipal nº1.098/1998, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2034</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2034/projeto_de_lei_no_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Insere dispositivos no Código Tributário Municipal, Lei 1.247/2001, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2035</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2035/projeto_de_lei_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os mecanismos de fomento do sistema de financiamento à cultura no Município de Mandaguaçu, e dá outas providencias.</t>
+  </si>
+  <si>
+    <t>2046</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2046/projeto_de_lei_no_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a Associação Vida e Esperança - AVE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2052</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2052/projeto_de_lei_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Alvará de Localização e Funcionamento com vigência por prazo indeterminado no Município de Mandaguaçu, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2059</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2059/projeto_de_lei_no_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoria o Poder Executivo a licitar concessões de uso de bens públicos e a outorgar concessões de serviços públicos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2060</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2060/projeto_de_lei_no_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Bibliotecas Públicas, disciplina seu funcionamento e estabelece normas para o acesso, uso e preservação de seu acervo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2074</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2074/projeto_de_lei_no_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui e regulamenta o funcionamento do Ecoponto no Município de Mandaguaçu, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2077</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2077/projeto_de_lei_no_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Legislativo Municipal a proceder à abertura de crédito adicional suplementar no corrente exercício financeiro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2081</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2081/projeto_de_lei_no_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar Acordo de Cooperação com Organização da Sociedade Civil - OSC, ou realizar cessão de uso onerosa ou gratuita de espaços públicos, mediante critérios objetivos, durante as comemorações do aniversário do Município de Mandaguaçu no ano de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2083</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2083/projeto_de_lei_no_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispões sobre as Diretrizes para Elaboração da Lei Orçamentária para o Exercício de 2027, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>2084</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2084/projeto_de_lei_no_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração do Plano Plurianual - PPA 2026 a 2029, da Lei de Diretrizes Orçamentárias - LDO e da Lei Orçamentária Anual - LOA do exercício vigente, visando à inclusão de ações e adequações orçamentárias, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2085</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2085/projeto_de_lei_no_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Programa de Incentivo ao Desempenho da Rede Municipal de Ensino de Mandaguaçu-PR e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2087</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2087/projeto_de_lei_no_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa "Cuidar de Quem Cuida" no âmbito da Secretaria Municipal de Educação e Cultura de Mandaguaçu - PR, destinado à promoção da saúde mental, física e social dos profissionais que atuam na rede municipal de ensino, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>PLOL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei - Poder Legislativo</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano, Bi Martelosso, Fernando Souza, Karina Grossi, Professor Mario</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1987/projeto_de_lei_legislativo_no_001_altera_a_lei_2187_de_2021_que_dispoe_sobre_a_proibicao_do_manuseio_utilizacao_queima_e_soltura_de_fogos.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Ordinária nº 2187 de 11 de junho de 2021 – Dispõe sobre a proibição do manuseio, utilização, queima e soltura de fogos e estampidos e de artifícios nos eventos públicos e privados realizados no âmbito territorial de Mandaguaçu.</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>Vinicius Vitorette</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1991/no_002_institui_o_cadastro_permanente_de_imunidade_tributaria_do_iptu_no_ambito_do_municipio_de_mandaguacu_.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Cadastro Permanente de Imunidade Tributária do IPTU no âmbito do Município de Mandaguaçu, destinado às entidades contempladas no art. 150, inciso VI, da Constituição Federal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano, Bi Martelosso, Fernando Souza, Luci Amorim, Marcio Navachi, Professor Mario</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2019/projeto_de_lei_no_03_semana_de_conscientizacao_sobre_o_tea.pdf</t>
+  </si>
+  <si>
+    <t>Edita, revoga e insere dispositivos da Lei Municipal Nº 2358/2024 de 05 de março de 2024 – Institui a Semana Municipal de Conscientização sobre o Transtorno do Espectro do Autismo (TEA) no Município de Mandaguaçu. – para dispor sobre as atividades relacionadas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2020/projeto_de_lei_no_04__dispoe_sobre_a_obrigatoriedade_da_limpeza_urbana.pdf</t>
+  </si>
+  <si>
+    <t>Altera e insere dispositivos da Lei Municipal Nº 2.499/2025 de 15 de dezembro de 2025 – Institui diretrizes das águas pluviais no Município de Mandaguaçu, e da outras providências. (Altera o prazo para providências após notificação ao proprietário e multa por reincidência).</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2021/no_05_dispoe_s_encaminhamento_de_docs_e_demonstrat_de_aud_pub_quadrimestral.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de encaminhamento ao Poder Legislativo Municipal dos documentos e demonstrativos referentes às Audiências Públicas de Avaliação do Cumprimento das Metas Fiscais, previstas no §4º do art. 9º da Lei Complementar Federal nº 101/2000 (Lei de Responsabilidade Fiscal), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2024/no_006_declara_de_utilidade_publica_o_instituto_atitude_solidaria.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal o Instituto Atitude Solidária.</t>
+  </si>
+  <si>
+    <t>2041</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano, Bi Martelosso, Fernando Souza, Luci Amorim</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2041/no_007_institui_programa_de_apadrinhamento_afetivo_de_criancas_e_adolescentes.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Apadrinhamento Afetivo de Crianças e Adolescentes acolhidos em Casas Lares e Abrigos no município de Mandaguaçu, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2061</t>
+  </si>
+  <si>
+    <t>Mesa Executiva</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2061/projeto_de_lei_legislativo_no_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivo da Lei nº 1.964 de 2017 que instituiu o auxílio-alimentação aos servidores do Poder Legislativo Municipal,</t>
+  </si>
+  <si>
+    <t>2065</t>
+  </si>
+  <si>
+    <t>Karina Grossi, Marieldo Amorim, Professor Mario, Vinicius Vitorette</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2065/no_009_dispoe_sobre_a_transparencia_da_nomeacao_de_cargos_comissionados.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência ativa da nomeação de cargos em comissão no âmbito da administração pública municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2072</t>
+  </si>
+  <si>
+    <t>Karina Grossi, Marieldo Amorim, Vinicius Vitorette</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2072/projeto_de_lei_protecao_a_crianca_e_adolescente.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Segurança e Proteção Integral de Crianças e Adolescentes, com foco na prevenção ao abuso, violência, uso de drogas e acidentes, no Município de Mandaguaçu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2078</t>
+  </si>
+  <si>
+    <t>Poder Legislativo Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2078/projeto_de_lei_legislativo_no_011_2026_declara_de_utilidade_publica_municipal_a_coafam.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Cooperativa dos Agricultores Familiares da Região de Maringá - COAFAM.</t>
+  </si>
+  <si>
+    <t>2082</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2082/projeto_de_lei_legislativo_no_012-2026_-_recomposicao_do_subsidio_dos_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a recomposição inflacionária anual aos subsídios dos Vereadores da Câmara Municipal de Mandaguaçu.</t>
+  </si>
+  <si>
+    <t>2075</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CFOBPF - Comissão de Finanças, Orçamento, Bens Públicos e Fiscalização</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2075/parecer_cfobpf_no_10.2026_-_pca_2024_-_anexo_-_minuta_de_projeto_de_decreto_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prestação de contas do Poder Executivo Municipal de Mandaguaçu, referente ao exercício de 2024.</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Luci Amorim</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1984/no_001_requer_informacoes_sobre_medidas_para_fornecimento_de_canabidiol.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal informar se estão sendo implementadas políticas públicas, assim como viabilizadas possibilidades financeiras e técnicas para que o Município de Mandaguaçu venha a fornecer a medicação CANABIDIOL, mediante prescrição, bem como acompanhamento médico às pessoas portadoras de enfermidades que poderão vir a ser beneficiadas.</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>Marcio Navachi, Professor Mario</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1997/requerimento_no_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Secretário de Estado da Educação Roni Miranda Vieira, gestionar junto ao Governo do Estado do Paraná a liberação de recursos destinados à construção de um anfiteatro no Colégio Estadual Parigot de Souza de Mandaguaçu, para criar àquela comunidade escolar, um importante espaço sociocultural. Senhor Secretário de Estado da Educação Roni Miranda Vieira,</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2000/requerimento_no_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal informações relacionadas em planilha (EXCEL) relativas à manutenção dos veículos utilizados pela Administração Municipal no exercício de 2025: Placa; Descrição do Veículo; Departamento Vinculado; Quantidade de Horas de Manutenção consumidas; Valor Pago; Prestador de Serviços Vinculado;_x000D_
+Quantidade de Peças Substituídas (descritivo); Fornecedor Vinculado.</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2001/requerimento_no_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal informações relacionadas em planilha (EXCEL) de todos os veículos utilizados pela Administração Municipal no exercício de 2025: Placa; Descrição do Veículo; Departamento Vinculado; Odômetro Inicial em 02/01/2025 ou quando do início de sua utilização quando se tratar de veículo zero quilometro; Odômetro Final em 31/12/2025; Quantidade de Litros de Combustível consumida em 2025 por veículo; Média de quilômetros rodados por litro de combustível utilizado por veículo.</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2006/requerimento_no_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer, considerando a fiscalização ao cumprimento da decisão do STF na Reclamação 88.319/SP (Ministro Flávio Dino) sobre verbas remuneratórias e indenizatórias, que seja oficiado ao Prefeito Municipal José Roberto Mendes, para que preste informações e envie documentos sobre a adequação do Município à decisão liminar do STF na Rcl 88.319/SP, de 05/02/2026, respondendo aos quesitos relacionados.</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>Marieldo Amorim</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2007/requerimento_no_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito Municipal encaminhar por meio da Secretaria Municipal competente informações completas de todas as áreas, terrenos e imóveis de propriedade do Município.</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>Bi Martelosso, Karina Grossi, Professor Mario</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2010/requerimento_no_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal informações quanto aos serviços de lavagem de todos os veículos do Município, no exercício de 2025, incluídos os meses de janeiro e fevereiro de 2026: Valor total gasto; Planilha de controle se houver; Tipo do veículo e Placa; Secretaria vinculada; Data da prestação do serviço e valor respectivo; Empenho e Nota Fiscal relativo ao serviço prestado.</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano, Bi Martelosso, Fernando Souza, Karina Grossi, Luci Amorim, Marcio Navachi, Marieldo Amorim, Poder Legislativo Municipal, Professor Mario, Vinicius Vitorette</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2013/requerimento_no_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado expediente ao Governador do Estado do Paraná, ao Chefe da Casa Civil, ao Secretário de Estado das Cidades, ao Secretário de Estado de Infraestrutura e Logística e ao Grupo EPR, solicitando a realização de estudos técnicos e a adoção de providências administrativas com a finalidade de viabilizar isenção de cobrança aos veículos emplacados no Município de Mandaguaçu e região diretamente impactada pelo sistema de pedágio eletrônico (free flow) no trecho compreendido entre Mandaguaçu e Presidente Castelo Branco.</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2015/requerimento_no_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a SANEPAR – Companhia de Saneamento do Paraná,  informações sobre a regularização das calçadas,  após as obras de implantação da rede de esgoto no bairro Jardim São Rafael, em Mandaguaçu.</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>Karina Grossi</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2017/requerimento_no_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal informações com relação ao terreno adquirido pela Administração para instalação de Pronto Atendimento, nas proximidades do local do Ginásio Abelhão, na Perimetral Ariovaldo Delfino Andrade, em Mandaguaçu: Medida, valor avaliado e valor pago, se houve avaliações de outros terrenos e se já se encontra escriturado.</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>Bi Martelosso, Karina Grossi, Marieldo Amorim, Professor Mario</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2018/requerimento_no_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal informar, com a maior brevidade possível, se para o cálculo do IPTU (Imposto Predial e Territorial Urbano) dos imóveis localizados na Vila Guadiana e no Distrito de Pulinópolis, foi considerada a localização em área verde, como assim classifica àquelas localidades, o mapeamento do geoprocessamento realizado no exercício anterior. Requer também que no caso de não ter sido considerada a área verde, que seja realizada a revisão do IPTU dos imóveis dessas localidades, diante da possibilidade da redução de valores.</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2022/requerimento_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal informações e esclarecimentos acerca dos terminais rodoviários do Município: planejamento, projeto de reforma, revitalização ou modernização, intenção de mudança de local, previsão de melhorias estruturais.</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2025/requerimento_no_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reitera junto a Secretaria Municipal de Educação, o Requerimento nº 086/2025 datado de 17 de novembro de 2025, solicitando informações detalhadas sobre o Transporte Escolar da Rede Estadual no Município e motoristas.</t>
+  </si>
+  <si>
+    <t>2027</t>
+  </si>
+  <si>
+    <t>Bi Martelosso, Karina Grossi</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2027/requerimento_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal, com relação a pintura dos nomes das ruas de Mandaguaçu que vem sendo realizada nos postes de iluminação pública, se a Administração obteve autorização da COPEL, informar por qual meio foi realizada a autorização e dentro das possibilidades, encaminhar cópia.</t>
+  </si>
+  <si>
+    <t>2037</t>
+  </si>
+  <si>
+    <t>Karina Grossi, Professor Mario, Vinicius Vitorette</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2037/requerimento_no_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal informações com relação a reforma que está sendo realizada no Terminal Rodoviário de Mandaguaçu com o objetivo de instalar a Agência do DETRAN: projetos, cronograma, ART (Anotação de Responsabilidade Técnica), contratado e empenho. Requer informar se o Terminal permanecerá funcionando e apreciação em regime de urgência.</t>
+  </si>
+  <si>
+    <t>2055</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2055/requerimento_no_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário Municipal de Serviços Públicos Vagner Gonzaga Galvani, prestar informações no que diz respeito a implantação de grelhas, que vem sendo realizada em Mandaguaçu: cronograma, prioridade para estado de emergência e implantação nas Ruas Santos Dumont e 7 de Setembro e também na Rua São Pedro.</t>
+  </si>
+  <si>
+    <t>2056</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2056/requerimento_no_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito Municipal encaminhar informações com relação a reforma que está sendo realizada na ponte existente na Estrada Palmeirinha, em Mandaguaçu: projetos, cronograma, ART, licitação, contrato e empenho das despesas.</t>
+  </si>
+  <si>
+    <t>2064</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2064/requerimento_no_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que após ouvido o Plenário, seja oficiado ao Senhor Prefeito Municipal solicitando informações: Quantidade de Ligações (unidades consumidoras) que consomem até 220 Kwh (quilowatthora/mês); Quantidade de Ligações (unidades consumidoras) que pertencem a órgão públicos da_x000D_
+Administração Municipal Direta ou Indireta; Quantidade de Ligações (unidades consumidoras) que pertencem a Igrejas e ou Templos de Culto que qualquer natureza; Quantidade de Ligações (unidades consumidoras) que são isentas da COSIP; Disponibilização em Planilha (Excel e PDF) devidamente segregadas por meses de consumo: 02/2026 – 01/2026 – 12/2025 – 11/2025 – 10/2025 – 09/2025.</t>
+  </si>
+  <si>
+    <t>2073</t>
+  </si>
+  <si>
+    <t>Bi Martelosso, Karina Grossi, Marieldo Amorim, Professor Mario, Vinicius Vitorette</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2073/no_019_requer_ao_pref_munic_informacoes_sobre_vagas_nas_creches.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Prefeitura de Mandaguaçu e a Secretaria Municipal de Educação, informações acerca da demanda por vagas nas creches do Município: quantidade exata de crianças que aguardam vaga discriminadas por nome, data de cadastro, faixa etária e bairro; unidade pretendida; tempo médio de espera na fila por vaga; número total de vagas disponíveis atualmente nas creches municipais; lista de espera oficial e atualizada; medidas adotadas para suprir a demanda reprimida; previsão de abertura de novas vagas ou ampliação de unidades ainda no exercício de 2026; estudo, planejamento ou possibilidade jurídica e administrativa para aquisição/contratação de vagas em creches particulares.</t>
+  </si>
+  <si>
+    <t>2076</t>
+  </si>
+  <si>
+    <t>Professor Mario</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2076/no_020_requer_ao_pref_munic_informacoes_sobre_emendas_impositivas.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal informações sobre as Emendas Impositivas apresentadas no Orçamento do Município para o Exercício de 2026: Quais das citadas emendas já foram executadas; Das emendas que não foram executadas, qual o cronograma para execução.</t>
+  </si>
+  <si>
+    <t>2080</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2080/no_021_requer_ao_pref_munic_informacoes_sobre_a_marcha_para_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Senhor Prefeito Municipal, informações sobre a Marcha para Jesus: se a lei que instituiu a Marcha para Jesus se encontra devidamente regulamentada; se o citado evento está incluído no planejamento do Calendário Oficial de Eventos do Município de Mandaguaçu;_x000D_
+em caso positivo, quais serão as ações para o evento; em caso positivo, se as entidades interessadas em participar já foram comunicadas sobre a realização do evento.</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1985/no_001_indica_criar_o_cargo_de_biomedico.pdf</t>
+  </si>
+  <si>
+    <t>Indica avaliar a possibilidade da criação do cargo BIOMÉDICO no QUADRO DE CARGOS DE PROVIMENTO EFETIVO E VENCIMENTOS, ANEXO II da LEI MUNICIPAL Nº 1746/2011 – DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA PREFEITURA MUNICIPAL DE MANDAGUAÇU. – disponibilizando no mínimo duas (02) vagas, com carga horária, escolaridade e atribuições específicas da profissão, assim como vencimento base.</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano, Bi Martelosso, Karina Grossi</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1986/no_002__solicitando_reforma_da_ponte_da_estrada_palmerinha.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar reforma na ponte existente na Estrada Palmeirinha, em Mandaguaçu</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>Fernando Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1988/no_003_indica_a_substituicao_de_container_da_ubs_central.pdf</t>
+  </si>
+  <si>
+    <t>Indica a substituição do container, coletor de lixo que se encontra instalado na frente do Posto de Saúde Central, na Rua Juventino Baraldi, 175, em Mandaguaçu, considerando a situação precária do mesmo.</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano, Bi Martelosso, Fernando Souza, Karina Grossi, Luci Amorim, Marcio Navachi, Professor Mario</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1994/no_004_solicitando_a_implantacao_de_meu_campinho.pdf</t>
+  </si>
+  <si>
+    <t>Indica gestionar a implantação do Programa Meu Campinho na área institucional do Jardim Carraro destinada à edificação de equipamentos públicos, visando beneficiar à população.</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1995/no_005_indica_reforma_do_telhado_da_casa_da_cultura_e_sala_para_a_assess_de_comunicacao.pdf</t>
+  </si>
+  <si>
+    <t>Indica reforma geral no telhado do prédio da Casa da Cultura, (Edifício Domingos Lançoni)e destinar a sala usada pelo DETRAN para a assessoria de comunicação.</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1996/no_006_indica_o_recolhimento_de_entulho_na_vila_guadiana.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar o recolhimento de entulho de jardim, composto por galhos, folhas, grama e restos de poda, no mínimo uma vez por mês, na Vila Guadiana, para atender à reivindicação daquela comunidade.</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1999/indicacao_no_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar ao setor competente da Administração Municipal viabilizar a contratação e manutenção de vigilante (segurança) para todas as Escolas Municipais e Centro Municipais de Educação Infantil de Mandaguaçu.</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2002/indicacao_no_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica realizar avaliação técnica na Rua Tibiriça, no trecho de acesso oriundo da via marginal que margeia a BR-376, para a implantação de lombada, reforço na sinalização horizontal e vertical, avaliação sobre a possibilidade de restrição de tráfego de ônibus e veículos de grande porte e instalação de placas de limite de velocidade e advertência.</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao_no_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica instituir o Programa Municipal de Monitoramento e Controle de Embarque Escolar por meio de geolocalização em mochilas e cartão eletrônico de embarque, para alunos do Ensino Infantil da Rede Municipal que utilizam o transporte público escolar, conforme anteprojeto de lei encaminhado anexo.</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao_no_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a aquisição e implantação de um Parque Multissensorial Inclusivo, de acesso gratuito, no Parque Lagoa Dourada (Lagoão), destinado ao estímulo sensorial, motor e social de crianças típicas e atípicas.</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2005/indicacao_no_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica disponibilizar via pública específica, destinada à prática de manobras com bicicletas e motocicletas, com a organização de horários distintos para cada modalidade, com iluminação pública adequada no período noturno, bem como sinalização viária recente e apropriada, visando prevenir acidentes e proporcionar melhores condições de uso.</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2008/indicacao_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que através da Secretaria do Meio Ambiente sejam adotadas medidas de segurança quanto aos eucaliptos altos que se encontram no canteiro da Rua Laurindo Borgognoni, no Parque Industrial Paulo Saes, marginal à BR 376, em Mandaguaçu, para avaliação de riscos, poda de galhos perigosos e a remoção das árvores que representam risco iminente de queda (desbaste), especialmente em períodos de chuva e ventos fortes.</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano, Fernando Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2009/indicacao_no_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a instalação de luminárias que estão faltando e revisão nas luminárias queimadas no trecho da marginal entre o Restaurante da Preta até o local do Ginásio de Esportes Abelhão, em Mandaguaçu.</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2011/indicacao_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica realizar um levantamento completo em todos os aparelhos de ar condicionado instalados em todas as salas das Unidades Básicas de Saúde ativas do Município de Mandaguaçu, assim como quanto aos serviços de manutenção e limpeza realizados.</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano, Bi Martelosso, Karina Grossi, Luci Amorim, Marcio Navachi, Professor Mario</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2012/indicacao_no_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que por meio da Secretaria Municipal de Saúde, seja realizada a adesão do Município de Mandaguaçu ao Programa Mais Médicos do Governo Federal.</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2016/indicacao_no_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar serviços de manutenção e limpeza nas ATIs (Academias da Terceira Idade) e nos Parquinhos Infantis localizados nos bairros de Mandaguaçu, e também, que dentro das possibilidades financeiras da Administração, sejam instalados bancos junto a esses equipamentos públicos, para assim dar resposta aos pedidos e reclamações dos moradores.</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2023/indicacao_no_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a implantação de cestos coletores de lixo e resíduos nos bueiros das ruas da cidade, com o objetivo de evitar o entupimento das galerias pluviais e determinar um levantamento técnico e promover a reforma e manutenção dos bueiros existentes, que se encontram danificados, deteriorados ou sem estrutura adequada.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao_no_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica viabilizar por meio de estudos respectivos, a concessão de adicional insalubridade aos motoristas do transporte escolar do Município.</t>
+  </si>
+  <si>
+    <t>2031</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_no_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica providenciar a instalação de bancos no Estádio Maurício Cardoso da Vila Guadiana, junto ao campo de futebol, para acomodar jogadores reservas, equipe técnica e equipe de arbitragem por ocasião da realização de jogos e campeonatos.</t>
+  </si>
+  <si>
+    <t>2036</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2036/indicacao_no_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que por meio das Secretarias competentes, seja criado um programa de valorização, capacitação e regularização dos motoristas do Município de Mandaguaçu, para garantir que os motoristas que prestam serviços ao Município tenham acesso gratuito à formação continuada e à regularização de sua documentação, sem a necessidade de utilizar recursos próprios.</t>
+  </si>
+  <si>
+    <t>2038</t>
+  </si>
+  <si>
+    <t>Bi Martelosso</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2038/indicacao_no_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar que o ônibus circular que vai para o Distrito de Pulinópolis faça linha pela Avenida Gregorio Baliski passando pelo Parque Lagoa Dourada em Mandaguaçu.</t>
+  </si>
+  <si>
+    <t>2042</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano, Fernando Souza, Luci Amorim</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao_no_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar Secretaria Municipal de Saúde, criar protocolo para que o Município de Mandaguaçu receba por meio da  Relação Municipal de Medicamentos (REMUME), ou venha a adquirir via licitação, utilizando recursos próprios, os medicamentos Ritalina, Sertralina e Escitalopram, para disponibilizar aos pacientes em tratamento de transtornos neurológicos e terapêuticos.</t>
+  </si>
+  <si>
+    <t>2050</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano, Fernando Souza, Luci Amorim, Marcio Navachi</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2050/no_023_indica_pista_de_caminhada_na_vila_guadiana.pdf</t>
+  </si>
+  <si>
+    <t>Indica que por meio da secretaria competente, seja estudada e viabilizada a implantação de uma calçada acessível destinada à caminhada, com iluminação pública adequada, na Vila Guadiana.</t>
+  </si>
+  <si>
+    <t>2051</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2051/no_024_indica_criar_programa_de_voucher_para_materiais_escolares.pdf</t>
+  </si>
+  <si>
+    <t>Indica a concessão de auxílio financeiro anual por meio de cartão magnético, voucher eletrônico ou tecnologia equivalente, destinado exclusivamente à aquisição de itens escolares e uniformes em estabelecimentos comerciais (papelarias e malharias) previamente credenciados, com o propósito de substituir a entrega direta de kits escolares e uniformes .</t>
+  </si>
+  <si>
+    <t>2053</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2053/no_025_indica_licenca_premio_para_servidores.pdf</t>
+  </si>
+  <si>
+    <t>Indica viabilizar por meio da disponibilidade financeira do Município, a concessão de licença prêmio por assiduidade, convertida em pecúnia, conforme § 6º do Artigo 89  da Lei nº 1621/2008 – Dispõe sobre o Regime Jurídico dos Servidores Públicos da Administração Direta e Indireta do Município de Mandaguaçu, aos servidores listados, lotados na Secretaria de Serviços Públicos.</t>
+  </si>
+  <si>
+    <t>2054</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2054/no_026_indica_aquisicao_de_computadores_para_curso_de_informatica.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar a aquisição de computadores por meio da Secretaria de Assistência Social, para oferecer cursos de informática aos jovens e adolescentes  da Vila Guadiana, e via de consequência, após conclusão dos cursos, esses jovens e adolescentes sejam encaminhados ao mercado de trabalho por intermédio da Secretaria de Industria e Comércio e Agência do Trabalhador/SINE por meio do Programa JOVEM APRENDIZ, em Mandaguaçu e Maringá.</t>
+  </si>
+  <si>
+    <t>2057</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2057/no_027_indica_a_apresentacao_de_projeto_de_lei_kit_viagem.pdf</t>
+  </si>
+  <si>
+    <t>Indica viabilizar por meio de projeto de lei a ser encaminhado para apreciação nesta Câmara Municipal, o fornecimento kit lanche aos pacientes e seus acompanhantes que utilizam do transporte do Município para tratamento de saúde em outros municípios, conforme anteprojeto de lei encaminhado anexo.</t>
+  </si>
+  <si>
+    <t>2058</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2058/no_028_indica_providencias_no_jardim_garcia.pdf</t>
+  </si>
+  <si>
+    <t>Indica realizar estudos técnicos e as devidas providências para melhoria no sistema de escoamento de águas pluviais no Jardim Garcia, especialmente no cruzamento da Rua São Vicente com a Rua João Paulo II, onde a água da chuva tem invadido residências.</t>
+  </si>
+  <si>
+    <t>2062</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano, Bi Martelosso, Fernando Souza, Luci Amorim, Marcio Navachi</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2062/indicacao_no_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a implantação de Salas de Atendimento de Serviços Básicos da Prefeitura no Distrito de Pulinópolis e na Vila Guadiana, com o objetivo de descentralizar e facilitar o acesso da população aos serviços públicos essenciais.</t>
+  </si>
+  <si>
+    <t>2063</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano, Bi Martelosso, Fernando Souza, Marcio Navachi</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2063/indicacao_no_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam que por meio da Secretaria Municipal de Esporte e Lazer e/ou Secretaria Municipal de Educação, implante aulas de xadrez no Município de Mandaguaçu, a serem ofertadas prioritariamente para crianças e adolescentes, nas escolas da rede municipal, centros esportivos e espaços comunitários.</t>
+  </si>
+  <si>
+    <t>2066</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2066/indicacao_no_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que por ocasião da abertura de rua, resultante de permuta e desafetação realizada legalmente no Jardim Tamagi,  a mesma venha a ser nominada de Nicanor de Souza Lima, morador do Jardim América, falecido no ano de 2015, pioneiro de Mandaguaçu.</t>
+  </si>
+  <si>
+    <t>2067</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2067/indicacao_no_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar ao setor competente da Administração Municipal viabilizar a desapropriação, por meio de processo legal, de bem particular localizado entre a Travessa Josino Ribeiro esquina com a Travessa São Paulo, intercessão com a Avenida Brasil, no Distrito de Pulinópolis, conhecido como praça da caixa d'água, com área suficiente para a instalação futura de uma praça.</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>RGU</t>
+  </si>
+  <si>
+    <t>Regime de Urgência</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Regime de urgência para apreciação do Projeto de Lei nº 002/2026 - Autoriza a recomposição da remuneração dos servidores públicos municipais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>Regime de urgência ao Substitutivo nº 01 ao Projeto de Lei Municipal nº 083/2025 - Edita dispositivo na Lei Municipal nº 1.706/2011, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>Regime de urgência para o Substitutivo nº 01 ao Projeto de Lei nº 005/2026 - Altera dispositivo da Lei Municipal nº 1.680/2009, que dispõe sobre o Estatuto e o Plano de Cargos e de Avanço Unificado dos Profissionais da Educação do Município, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2043</t>
+  </si>
+  <si>
+    <t>Regime de urgência para o Projeto de Lei nº 008/2026 - Institui o Programa de Recuperação Fiscal - REFIS, relativo aos débitos tributários com a Fazenda Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2044</t>
+  </si>
+  <si>
+    <t>Regime de urgência para o Projeto de Lei nº 009/2026 - Dispõe sobre o programa Porteira Adentro, de atendimento aos produtores rurais do Município de Mandaguaçu, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2045</t>
+  </si>
+  <si>
+    <t>Regime de urgência para apreciação do Requerimento nº 015/2026 de autoria dos Vereadores Karina de Fatima Grossi, Mario Francisco da Silva e Vinicius Vitorette Araújo - Requer ao Prefeito Municipal informações com relação a reforma que está sendo realizada no Terminal Rodoviário de Mandaguaçu com o objetivo de instalar a Agência do DETRAN: projetos, cronograma, ART (Anotação de Responsabilidade Técnica), contratado e empenho.</t>
+  </si>
+  <si>
+    <t>2079</t>
+  </si>
+  <si>
+    <t>Regime de urgência para apreciação do Projeto de Lei nº 018/2026 - Autoriza o Legislativo Municipal a proceder à abertura de crédito adicional suplementar no corrente exercício financeiro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>DISPE</t>
+  </si>
+  <si>
+    <t>Dispensa de pareceres escritos</t>
+  </si>
+  <si>
+    <t>COPERM - Comissões Permanentes</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1978/dispensa_de_pareceres_escritos_-_pl_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispensa de pareceres das Comissões Permanentes para o Projeto de Lei nº 002/2026 - Autoriza a recomposição da remuneração dos servidores públicos municipais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>Dispensa de pareceres ao ao Substitutivo nº 01 ao Projeto de Lei Municipal nº 083/2025 - Edita dispositivo na Lei Municipal nº 1.706/2011, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>Dispensa de pareceres escritos ao Substitutivo nº 01 ao Projeto de Lei nº 005/2026 - Altera dispositivo da Lei Municipal nº 1.680/2009, que dispõe sobre o Estatuto e o Plano de Cargos e de Avanço Unificado dos Profissionais da Educação do Município, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2028</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2028/mocao_no_01-2026_-_repudio_-_vereador_rafael_da_farmacia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Mario Francisco da Silva requer a Mesa Diretora, propor para deliberação do Plenário, MOÇÃO DE REPÚDIO às declarações proferidas pelo Vereador Rafael da Farmácia, parlamentar da Câmara Municipal de Ibiporã – PR, durante sessão plenária realizada no dia 13 de fevereiro de 2026, bem como que a presente manifestação seja encaminhada oficialmente à Câmara Municipal de Ibiporã, para conhecimento.</t>
+  </si>
+  <si>
+    <t>2039</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2039/mocao_no_02-2026_-_apoio.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE POIO  à equiparação salarial dos professores da Rede Estadual de Ensino do Paraná com os demais servidores Agentes Profissionais do Quadro Próprio do Poder Executivo (QPPE), a ser encaminhada ao Excelentíssimo Senhor Governador do Estado do Paraná e à Secretaria de Estado da Educação (SEED), dando se ciência à APP-Sindicato dos Trabalhadores em Educação do Paraná e às lideranças partidárias da Assembleia Legislativa do Paraná (ALEP). De autoria do Vereador Vinicius Vitorette Araujo.</t>
+  </si>
+  <si>
+    <t>2048</t>
+  </si>
+  <si>
+    <t>V-PES</t>
+  </si>
+  <si>
+    <t>Votos de Pesar</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2048/pesar_dona_vilma.pdf</t>
+  </si>
+  <si>
+    <t>Externa  e registra em ata sentimentos de pesar pelo falecimento da SENHORA VILMA CAVALARO, dando-se ciência a família enlutada. De autoria do Vereador Fabricio Cesar Martelozzi e Vereadora Karina de Fátima Grossi.</t>
+  </si>
+  <si>
+    <t>2049</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2049/pesar_jair_andre.pdf</t>
+  </si>
+  <si>
+    <t>Registra na ata da Sessão Ordinária realizada nesta data, VOTO DE PROFUNDO PESAR pelo falecimento do SENHOR JAIR ANDRÉ, do qual será dada ciência a família enlutada.</t>
+  </si>
+  <si>
+    <t>2069</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2069/manifestando_pesar_pelo_falecimento_da_senhora_maria_conceicao_cedran.pdf</t>
+  </si>
+  <si>
+    <t>Externa condolências pelo falecimento da SENHORA MARIA CONCEIÇÃO CEDRAN, ocorrido no dia 28 de março passado e registra VOTO DE PESAR.</t>
+  </si>
+  <si>
+    <t>2070</t>
+  </si>
+  <si>
+    <t>Externa condolências pelo falecimento do Senhor José Sandim Martins, ocorrido no dia 1º de março e registra voto de pesar em ata.</t>
+  </si>
+  <si>
+    <t>2071</t>
+  </si>
+  <si>
+    <t>Externa condolências pelo falecimento do Senhor Israel Secco, ocorrido no dia 21 de março passado e registra voto de pesar em ata.</t>
+  </si>
+  <si>
+    <t>2032</t>
+  </si>
+  <si>
+    <t>I-COM</t>
+  </si>
+  <si>
+    <t>Instauração de Comissões</t>
+  </si>
+  <si>
+    <t>Bi Martelosso, Luci Amorim, Marcio Navachi, Mesa Executiva, Vinicius Vitorette</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2032/instauracao_de_comissao_no_01-2026_-_cee_-_pedagio.pdf</t>
+  </si>
+  <si>
+    <t>Requer a instauração de Comissão Especial de Estudos para estudos e análises acerca do contrato de pedágio vinculado à EPR e à ANTT, em conjunto com o Governo do Estado, especialmente no que se refere aos impactos diretos e indiretos para o Município de Mandaguaçu.</t>
+  </si>
+  <si>
+    <t>2040</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2040/instauracao_de_comissao_no_02-2026_-_cpi.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de instauração de Comissão Parlamentar de Inquérito com a finalidade de investigar possíveis irregularidades em processo de contratação pública realizado pela Prefeitura Municipal de Mandaguaçu.</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>SUBS</t>
+  </si>
+  <si>
+    <t>Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1982/substitutivo_no_1_ao_pl_083-2025.pdf</t>
+  </si>
+  <si>
+    <t>SUBSTITUTIVO Nº 01 AO PROJETO DE LEI Nº 083/2025 - Edita dispositivo da Lei Municipal nº 1.746/2011, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1983/oficio_no_032-2026_-_encaminhando_substitutivo_no_01_ao_projeto_de_lei_no_005-26.pdf</t>
+  </si>
+  <si>
+    <t>Substitutivo nº 01 ao Projeto de Lei nº 005/2026 - Altera dispositivo da Lei Municipal nº 1680/2009, que dispõe sobre o Estatuto e o Plano de Carreira e de Avanço Unificado dos Profissionais da Educação do Município, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2068</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2068/no_08_2025__patinete_substitutivo_no_001_2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta, no âmbito do Município de Mandaguaçu, o uso, circulação e fiscalização de bicicletas elétricas e veículo de mobilidade individual autopropelidos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2086</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2086/substitutivo_no_1_ao_pl_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Insere dispositivos no Código Tributário Municipal, Le 1.247/2001, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -417,68 +1623,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1975/projeto_de_lei_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1976/projeto_de_lei_no_002-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1975/projeto_de_lei_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1976/projeto_de_lei_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1979/projeto_de_lei_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1980/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1981/projeto_de_lei_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1998/projeto_de_lei_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2014/projeto_de_lei_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2029/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2030/projeto_de_lei_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2033/projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2034/projeto_de_lei_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2035/projeto_de_lei_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2046/projeto_de_lei_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2052/projeto_de_lei_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2059/projeto_de_lei_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2060/projeto_de_lei_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2074/projeto_de_lei_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2077/projeto_de_lei_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2081/projeto_de_lei_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2083/projeto_de_lei_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2084/projeto_de_lei_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2085/projeto_de_lei_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2087/projeto_de_lei_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1987/projeto_de_lei_legislativo_no_001_altera_a_lei_2187_de_2021_que_dispoe_sobre_a_proibicao_do_manuseio_utilizacao_queima_e_soltura_de_fogos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1991/no_002_institui_o_cadastro_permanente_de_imunidade_tributaria_do_iptu_no_ambito_do_municipio_de_mandaguacu_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2019/projeto_de_lei_no_03_semana_de_conscientizacao_sobre_o_tea.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2020/projeto_de_lei_no_04__dispoe_sobre_a_obrigatoriedade_da_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2021/no_05_dispoe_s_encaminhamento_de_docs_e_demonstrat_de_aud_pub_quadrimestral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2024/no_006_declara_de_utilidade_publica_o_instituto_atitude_solidaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2041/no_007_institui_programa_de_apadrinhamento_afetivo_de_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2061/projeto_de_lei_legislativo_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2065/no_009_dispoe_sobre_a_transparencia_da_nomeacao_de_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2072/projeto_de_lei_protecao_a_crianca_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2078/projeto_de_lei_legislativo_no_011_2026_declara_de_utilidade_publica_municipal_a_coafam.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2082/projeto_de_lei_legislativo_no_012-2026_-_recomposicao_do_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2075/parecer_cfobpf_no_10.2026_-_pca_2024_-_anexo_-_minuta_de_projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1984/no_001_requer_informacoes_sobre_medidas_para_fornecimento_de_canabidiol.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1997/requerimento_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2000/requerimento_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2001/requerimento_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2006/requerimento_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2007/requerimento_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2010/requerimento_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2013/requerimento_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2015/requerimento_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2017/requerimento_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2018/requerimento_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2022/requerimento_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2025/requerimento_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2027/requerimento_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2037/requerimento_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2055/requerimento_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2056/requerimento_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2064/requerimento_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2073/no_019_requer_ao_pref_munic_informacoes_sobre_vagas_nas_creches.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2076/no_020_requer_ao_pref_munic_informacoes_sobre_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2080/no_021_requer_ao_pref_munic_informacoes_sobre_a_marcha_para_jesus.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1985/no_001_indica_criar_o_cargo_de_biomedico.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1986/no_002__solicitando_reforma_da_ponte_da_estrada_palmerinha.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1988/no_003_indica_a_substituicao_de_container_da_ubs_central.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1994/no_004_solicitando_a_implantacao_de_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1995/no_005_indica_reforma_do_telhado_da_casa_da_cultura_e_sala_para_a_assess_de_comunicacao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1996/no_006_indica_o_recolhimento_de_entulho_na_vila_guadiana.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1999/indicacao_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2002/indicacao_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2005/indicacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2008/indicacao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2009/indicacao_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2011/indicacao_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2012/indicacao_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2016/indicacao_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2023/indicacao_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2036/indicacao_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2038/indicacao_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2050/no_023_indica_pista_de_caminhada_na_vila_guadiana.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2051/no_024_indica_criar_programa_de_voucher_para_materiais_escolares.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2053/no_025_indica_licenca_premio_para_servidores.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2054/no_026_indica_aquisicao_de_computadores_para_curso_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2057/no_027_indica_a_apresentacao_de_projeto_de_lei_kit_viagem.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2058/no_028_indica_providencias_no_jardim_garcia.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2062/indicacao_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2063/indicacao_no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2066/indicacao_no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2067/indicacao_no_032-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1978/dispensa_de_pareceres_escritos_-_pl_002-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2028/mocao_no_01-2026_-_repudio_-_vereador_rafael_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2039/mocao_no_02-2026_-_apoio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2048/pesar_dona_vilma.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2049/pesar_jair_andre.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2069/manifestando_pesar_pelo_falecimento_da_senhora_maria_conceicao_cedran.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2032/instauracao_de_comissao_no_01-2026_-_cee_-_pedagio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2040/instauracao_de_comissao_no_02-2026_-_cpi.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1982/substitutivo_no_1_ao_pl_083-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1983/oficio_no_032-2026_-_encaminhando_substitutivo_no_01_ao_projeto_de_lei_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2068/no_08_2025__patinete_substitutivo_no_001_2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2086/substitutivo_no_1_ao_pl_011-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="150.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="159.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="211" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -515,54 +1721,3024 @@
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H17" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H19" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H20" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H22" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>97</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H23" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>101</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H24" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>105</v>
+      </c>
+      <c r="E25" t="s">
+        <v>106</v>
+      </c>
+      <c r="F25" t="s">
+        <v>107</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H25" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" t="s">
+        <v>105</v>
+      </c>
+      <c r="E26" t="s">
+        <v>106</v>
+      </c>
+      <c r="F26" t="s">
+        <v>111</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H26" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>114</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" t="s">
+        <v>105</v>
+      </c>
+      <c r="E27" t="s">
+        <v>106</v>
+      </c>
+      <c r="F27" t="s">
+        <v>115</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H27" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>118</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D28" t="s">
+        <v>105</v>
+      </c>
+      <c r="E28" t="s">
+        <v>106</v>
+      </c>
+      <c r="F28" t="s">
+        <v>111</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H28" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>29</v>
+      </c>
+      <c r="D29" t="s">
+        <v>105</v>
+      </c>
+      <c r="E29" t="s">
+        <v>106</v>
+      </c>
+      <c r="F29" t="s">
+        <v>111</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H29" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30" t="s">
+        <v>105</v>
+      </c>
+      <c r="E30" t="s">
+        <v>106</v>
+      </c>
+      <c r="F30" t="s">
+        <v>111</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H30" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31" t="s">
+        <v>105</v>
+      </c>
+      <c r="E31" t="s">
+        <v>106</v>
+      </c>
+      <c r="F31" t="s">
+        <v>128</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H31" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32" t="s">
+        <v>105</v>
+      </c>
+      <c r="E32" t="s">
+        <v>106</v>
+      </c>
+      <c r="F32" t="s">
+        <v>132</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H32" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>135</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D33" t="s">
+        <v>105</v>
+      </c>
+      <c r="E33" t="s">
+        <v>106</v>
+      </c>
+      <c r="F33" t="s">
+        <v>136</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H33" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>139</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34" t="s">
+        <v>105</v>
+      </c>
+      <c r="E34" t="s">
+        <v>106</v>
+      </c>
+      <c r="F34" t="s">
+        <v>140</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H34" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>143</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>53</v>
+      </c>
+      <c r="D35" t="s">
+        <v>105</v>
+      </c>
+      <c r="E35" t="s">
+        <v>106</v>
+      </c>
+      <c r="F35" t="s">
+        <v>144</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H35" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>147</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>57</v>
+      </c>
+      <c r="D36" t="s">
+        <v>105</v>
+      </c>
+      <c r="E36" t="s">
+        <v>106</v>
+      </c>
+      <c r="F36" t="s">
+        <v>132</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H36" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>150</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
+        <v>151</v>
+      </c>
+      <c r="E37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F37" t="s">
+        <v>153</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H37" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>156</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" t="s">
+        <v>157</v>
+      </c>
+      <c r="E38" t="s">
+        <v>158</v>
+      </c>
+      <c r="F38" t="s">
+        <v>159</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H38" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>162</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>17</v>
+      </c>
+      <c r="D39" t="s">
+        <v>157</v>
+      </c>
+      <c r="E39" t="s">
+        <v>158</v>
+      </c>
+      <c r="F39" t="s">
+        <v>163</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H39" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>166</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>21</v>
+      </c>
+      <c r="D40" t="s">
+        <v>157</v>
+      </c>
+      <c r="E40" t="s">
+        <v>158</v>
+      </c>
+      <c r="F40" t="s">
+        <v>111</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H40" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>25</v>
+      </c>
+      <c r="D41" t="s">
+        <v>157</v>
+      </c>
+      <c r="E41" t="s">
+        <v>158</v>
+      </c>
+      <c r="F41" t="s">
+        <v>111</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H41" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>29</v>
+      </c>
+      <c r="D42" t="s">
+        <v>157</v>
+      </c>
+      <c r="E42" t="s">
+        <v>158</v>
+      </c>
+      <c r="F42" t="s">
+        <v>111</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H42" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>175</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43" t="s">
+        <v>157</v>
+      </c>
+      <c r="E43" t="s">
+        <v>158</v>
+      </c>
+      <c r="F43" t="s">
+        <v>176</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H43" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>179</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44" t="s">
+        <v>157</v>
+      </c>
+      <c r="E44" t="s">
+        <v>158</v>
+      </c>
+      <c r="F44" t="s">
+        <v>180</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H44" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>183</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>41</v>
+      </c>
+      <c r="D45" t="s">
+        <v>157</v>
+      </c>
+      <c r="E45" t="s">
+        <v>158</v>
+      </c>
+      <c r="F45" t="s">
+        <v>184</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H45" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>187</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" t="s">
+        <v>157</v>
+      </c>
+      <c r="E46" t="s">
+        <v>158</v>
+      </c>
+      <c r="F46" t="s">
+        <v>176</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H46" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>190</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>49</v>
+      </c>
+      <c r="D47" t="s">
+        <v>157</v>
+      </c>
+      <c r="E47" t="s">
+        <v>158</v>
+      </c>
+      <c r="F47" t="s">
+        <v>191</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H47" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>194</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>53</v>
+      </c>
+      <c r="D48" t="s">
+        <v>157</v>
+      </c>
+      <c r="E48" t="s">
+        <v>158</v>
+      </c>
+      <c r="F48" t="s">
+        <v>195</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H48" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>198</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>57</v>
+      </c>
+      <c r="D49" t="s">
+        <v>157</v>
+      </c>
+      <c r="E49" t="s">
+        <v>158</v>
+      </c>
+      <c r="F49" t="s">
+        <v>176</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H49" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>201</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>61</v>
+      </c>
+      <c r="D50" t="s">
+        <v>157</v>
+      </c>
+      <c r="E50" t="s">
+        <v>158</v>
+      </c>
+      <c r="F50" t="s">
+        <v>111</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H50" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>204</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>65</v>
+      </c>
+      <c r="D51" t="s">
+        <v>157</v>
+      </c>
+      <c r="E51" t="s">
+        <v>158</v>
+      </c>
+      <c r="F51" t="s">
+        <v>205</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H51" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>208</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>69</v>
+      </c>
+      <c r="D52" t="s">
+        <v>157</v>
+      </c>
+      <c r="E52" t="s">
+        <v>158</v>
+      </c>
+      <c r="F52" t="s">
+        <v>209</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H52" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>212</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>73</v>
+      </c>
+      <c r="D53" t="s">
+        <v>157</v>
+      </c>
+      <c r="E53" t="s">
+        <v>158</v>
+      </c>
+      <c r="F53" t="s">
+        <v>184</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H53" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>215</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>77</v>
+      </c>
+      <c r="D54" t="s">
+        <v>157</v>
+      </c>
+      <c r="E54" t="s">
+        <v>158</v>
+      </c>
+      <c r="F54" t="s">
+        <v>209</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H54" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>218</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>81</v>
+      </c>
+      <c r="D55" t="s">
+        <v>157</v>
+      </c>
+      <c r="E55" t="s">
+        <v>158</v>
+      </c>
+      <c r="F55" t="s">
+        <v>209</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H55" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>221</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>85</v>
+      </c>
+      <c r="D56" t="s">
+        <v>157</v>
+      </c>
+      <c r="E56" t="s">
+        <v>158</v>
+      </c>
+      <c r="F56" t="s">
+        <v>222</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H56" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>225</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>89</v>
+      </c>
+      <c r="D57" t="s">
+        <v>157</v>
+      </c>
+      <c r="E57" t="s">
+        <v>158</v>
+      </c>
+      <c r="F57" t="s">
+        <v>226</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H57" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>229</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>93</v>
+      </c>
+      <c r="D58" t="s">
+        <v>157</v>
+      </c>
+      <c r="E58" t="s">
+        <v>158</v>
+      </c>
+      <c r="F58" t="s">
+        <v>159</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H58" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>232</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>233</v>
+      </c>
+      <c r="E59" t="s">
+        <v>234</v>
+      </c>
+      <c r="F59" t="s">
+        <v>111</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H59" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>237</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>17</v>
+      </c>
+      <c r="D60" t="s">
+        <v>233</v>
+      </c>
+      <c r="E60" t="s">
+        <v>234</v>
+      </c>
+      <c r="F60" t="s">
+        <v>238</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H60" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>241</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61" t="s">
+        <v>233</v>
+      </c>
+      <c r="E61" t="s">
+        <v>234</v>
+      </c>
+      <c r="F61" t="s">
+        <v>242</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H61" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>245</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>25</v>
+      </c>
+      <c r="D62" t="s">
+        <v>233</v>
+      </c>
+      <c r="E62" t="s">
+        <v>234</v>
+      </c>
+      <c r="F62" t="s">
+        <v>246</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H62" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>249</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>29</v>
+      </c>
+      <c r="D63" t="s">
+        <v>233</v>
+      </c>
+      <c r="E63" t="s">
+        <v>234</v>
+      </c>
+      <c r="F63" t="s">
+        <v>238</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H63" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>252</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>33</v>
+      </c>
+      <c r="D64" t="s">
+        <v>233</v>
+      </c>
+      <c r="E64" t="s">
+        <v>234</v>
+      </c>
+      <c r="F64" t="s">
+        <v>242</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H64" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>255</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65" t="s">
+        <v>233</v>
+      </c>
+      <c r="E65" t="s">
+        <v>234</v>
+      </c>
+      <c r="F65" t="s">
+        <v>144</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H65" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>258</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66" t="s">
+        <v>233</v>
+      </c>
+      <c r="E66" t="s">
+        <v>234</v>
+      </c>
+      <c r="F66" t="s">
+        <v>176</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H66" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>261</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>45</v>
+      </c>
+      <c r="D67" t="s">
+        <v>233</v>
+      </c>
+      <c r="E67" t="s">
+        <v>234</v>
+      </c>
+      <c r="F67" t="s">
+        <v>246</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H67" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>264</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>49</v>
+      </c>
+      <c r="D68" t="s">
+        <v>233</v>
+      </c>
+      <c r="E68" t="s">
+        <v>234</v>
+      </c>
+      <c r="F68" t="s">
+        <v>246</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H68" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>267</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>53</v>
+      </c>
+      <c r="D69" t="s">
+        <v>233</v>
+      </c>
+      <c r="E69" t="s">
+        <v>234</v>
+      </c>
+      <c r="F69" t="s">
+        <v>111</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H69" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>270</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>57</v>
+      </c>
+      <c r="D70" t="s">
+        <v>233</v>
+      </c>
+      <c r="E70" t="s">
+        <v>234</v>
+      </c>
+      <c r="F70" t="s">
+        <v>176</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H70" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>273</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>61</v>
+      </c>
+      <c r="D71" t="s">
+        <v>233</v>
+      </c>
+      <c r="E71" t="s">
+        <v>234</v>
+      </c>
+      <c r="F71" t="s">
+        <v>274</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H71" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>277</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>65</v>
+      </c>
+      <c r="D72" t="s">
+        <v>233</v>
+      </c>
+      <c r="E72" t="s">
+        <v>234</v>
+      </c>
+      <c r="F72" t="s">
+        <v>242</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H72" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>280</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>69</v>
+      </c>
+      <c r="D73" t="s">
+        <v>233</v>
+      </c>
+      <c r="E73" t="s">
+        <v>234</v>
+      </c>
+      <c r="F73" t="s">
+        <v>281</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H73" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>284</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>73</v>
+      </c>
+      <c r="D74" t="s">
+        <v>233</v>
+      </c>
+      <c r="E74" t="s">
+        <v>234</v>
+      </c>
+      <c r="F74" t="s">
+        <v>242</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H74" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>287</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>77</v>
+      </c>
+      <c r="D75" t="s">
+        <v>233</v>
+      </c>
+      <c r="E75" t="s">
+        <v>234</v>
+      </c>
+      <c r="F75" t="s">
+        <v>176</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H75" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>9</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>81</v>
+      </c>
+      <c r="D76" t="s">
+        <v>233</v>
+      </c>
+      <c r="E76" t="s">
+        <v>234</v>
+      </c>
+      <c r="F76" t="s">
+        <v>205</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H76" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>292</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>85</v>
+      </c>
+      <c r="D77" t="s">
+        <v>233</v>
+      </c>
+      <c r="E77" t="s">
+        <v>234</v>
+      </c>
+      <c r="F77" t="s">
+        <v>242</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H77" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>295</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>89</v>
+      </c>
+      <c r="D78" t="s">
+        <v>233</v>
+      </c>
+      <c r="E78" t="s">
+        <v>234</v>
+      </c>
+      <c r="F78" t="s">
+        <v>176</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H78" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>298</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>93</v>
+      </c>
+      <c r="D79" t="s">
+        <v>233</v>
+      </c>
+      <c r="E79" t="s">
+        <v>234</v>
+      </c>
+      <c r="F79" t="s">
+        <v>299</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H79" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>302</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>97</v>
+      </c>
+      <c r="D80" t="s">
+        <v>233</v>
+      </c>
+      <c r="E80" t="s">
+        <v>234</v>
+      </c>
+      <c r="F80" t="s">
+        <v>303</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H80" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>306</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>101</v>
+      </c>
+      <c r="D81" t="s">
+        <v>233</v>
+      </c>
+      <c r="E81" t="s">
+        <v>234</v>
+      </c>
+      <c r="F81" t="s">
+        <v>307</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H81" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>310</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>311</v>
+      </c>
+      <c r="D82" t="s">
+        <v>233</v>
+      </c>
+      <c r="E82" t="s">
+        <v>234</v>
+      </c>
+      <c r="F82" t="s">
+        <v>299</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H82" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>314</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>315</v>
+      </c>
+      <c r="D83" t="s">
+        <v>233</v>
+      </c>
+      <c r="E83" t="s">
+        <v>234</v>
+      </c>
+      <c r="F83" t="s">
+        <v>195</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H83" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>318</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>319</v>
+      </c>
+      <c r="D84" t="s">
+        <v>233</v>
+      </c>
+      <c r="E84" t="s">
+        <v>234</v>
+      </c>
+      <c r="F84" t="s">
+        <v>274</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H84" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>322</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>323</v>
+      </c>
+      <c r="D85" t="s">
+        <v>233</v>
+      </c>
+      <c r="E85" t="s">
+        <v>234</v>
+      </c>
+      <c r="F85" t="s">
+        <v>159</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H85" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>326</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>327</v>
+      </c>
+      <c r="D86" t="s">
+        <v>233</v>
+      </c>
+      <c r="E86" t="s">
+        <v>234</v>
+      </c>
+      <c r="F86" t="s">
+        <v>176</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H86" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>330</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>331</v>
+      </c>
+      <c r="D87" t="s">
+        <v>233</v>
+      </c>
+      <c r="E87" t="s">
+        <v>234</v>
+      </c>
+      <c r="F87" t="s">
+        <v>332</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H87" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>335</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>336</v>
+      </c>
+      <c r="D88" t="s">
+        <v>233</v>
+      </c>
+      <c r="E88" t="s">
+        <v>234</v>
+      </c>
+      <c r="F88" t="s">
+        <v>337</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H88" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>340</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>341</v>
+      </c>
+      <c r="D89" t="s">
+        <v>233</v>
+      </c>
+      <c r="E89" t="s">
+        <v>234</v>
+      </c>
+      <c r="F89" t="s">
+        <v>176</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H89" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>344</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>345</v>
+      </c>
+      <c r="D90" t="s">
+        <v>233</v>
+      </c>
+      <c r="E90" t="s">
+        <v>234</v>
+      </c>
+      <c r="F90" t="s">
+        <v>159</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H90" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>348</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" t="s">
+        <v>349</v>
+      </c>
+      <c r="E91" t="s">
+        <v>350</v>
+      </c>
+      <c r="F91" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H91" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>353</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>17</v>
+      </c>
+      <c r="D92" t="s">
+        <v>349</v>
+      </c>
+      <c r="E92" t="s">
+        <v>350</v>
+      </c>
+      <c r="F92" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H92" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>355</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>21</v>
+      </c>
+      <c r="D93" t="s">
+        <v>349</v>
+      </c>
+      <c r="E93" t="s">
+        <v>350</v>
+      </c>
+      <c r="F93" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H93" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>357</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>25</v>
+      </c>
+      <c r="D94" t="s">
+        <v>349</v>
+      </c>
+      <c r="E94" t="s">
+        <v>350</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H94" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>359</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>29</v>
+      </c>
+      <c r="D95" t="s">
+        <v>349</v>
+      </c>
+      <c r="E95" t="s">
+        <v>350</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H95" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>361</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>33</v>
+      </c>
+      <c r="D96" t="s">
+        <v>349</v>
+      </c>
+      <c r="E96" t="s">
+        <v>350</v>
+      </c>
+      <c r="F96" t="s">
+        <v>209</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H96" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>363</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97" t="s">
+        <v>349</v>
+      </c>
+      <c r="E97" t="s">
+        <v>350</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H97" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>365</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" t="s">
+        <v>366</v>
+      </c>
+      <c r="E98" t="s">
+        <v>367</v>
+      </c>
+      <c r="F98" t="s">
+        <v>368</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H98" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>371</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>17</v>
+      </c>
+      <c r="D99" t="s">
+        <v>366</v>
+      </c>
+      <c r="E99" t="s">
+        <v>367</v>
+      </c>
+      <c r="F99" t="s">
+        <v>368</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H99" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>373</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>21</v>
+      </c>
+      <c r="D100" t="s">
+        <v>366</v>
+      </c>
+      <c r="E100" t="s">
+        <v>367</v>
+      </c>
+      <c r="F100" t="s">
+        <v>368</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H100" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>375</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" t="s">
+        <v>376</v>
+      </c>
+      <c r="E101" t="s">
+        <v>377</v>
+      </c>
+      <c r="F101" t="s">
+        <v>226</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H101" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>380</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>17</v>
+      </c>
+      <c r="D102" t="s">
+        <v>376</v>
+      </c>
+      <c r="E102" t="s">
+        <v>377</v>
+      </c>
+      <c r="F102" t="s">
+        <v>111</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H102" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>383</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" t="s">
+        <v>384</v>
+      </c>
+      <c r="E103" t="s">
+        <v>385</v>
+      </c>
+      <c r="F103" t="s">
+        <v>205</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H103" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>388</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>17</v>
+      </c>
+      <c r="D104" t="s">
+        <v>384</v>
+      </c>
+      <c r="E104" t="s">
+        <v>385</v>
+      </c>
+      <c r="F104" t="s">
+        <v>144</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H104" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>391</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>21</v>
+      </c>
+      <c r="D105" t="s">
+        <v>384</v>
+      </c>
+      <c r="E105" t="s">
+        <v>385</v>
+      </c>
+      <c r="F105" t="s">
+        <v>222</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H105" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>394</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>25</v>
+      </c>
+      <c r="D106" t="s">
+        <v>384</v>
+      </c>
+      <c r="E106" t="s">
+        <v>385</v>
+      </c>
+      <c r="F106" t="s">
+        <v>144</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H106" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>396</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>29</v>
+      </c>
+      <c r="D107" t="s">
+        <v>384</v>
+      </c>
+      <c r="E107" t="s">
+        <v>385</v>
+      </c>
+      <c r="F107" t="s">
+        <v>144</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H107" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>398</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" t="s">
+        <v>399</v>
+      </c>
+      <c r="E108" t="s">
+        <v>400</v>
+      </c>
+      <c r="F108" t="s">
+        <v>401</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H108" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>404</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>17</v>
+      </c>
+      <c r="D109" t="s">
+        <v>399</v>
+      </c>
+      <c r="E109" t="s">
+        <v>400</v>
+      </c>
+      <c r="F109" t="s">
+        <v>136</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H109" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>407</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" t="s">
+        <v>408</v>
+      </c>
+      <c r="E110" t="s">
+        <v>409</v>
+      </c>
+      <c r="F110" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H110" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>412</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>17</v>
+      </c>
+      <c r="D111" t="s">
+        <v>408</v>
+      </c>
+      <c r="E111" t="s">
+        <v>409</v>
+      </c>
+      <c r="F111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H111" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>415</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>21</v>
+      </c>
+      <c r="D112" t="s">
+        <v>408</v>
+      </c>
+      <c r="E112" t="s">
+        <v>409</v>
+      </c>
+      <c r="F112" t="s">
+        <v>144</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H112" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>418</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>25</v>
+      </c>
+      <c r="D113" t="s">
+        <v>408</v>
+      </c>
+      <c r="E113" t="s">
+        <v>409</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H113" t="s">
+        <v>420</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>