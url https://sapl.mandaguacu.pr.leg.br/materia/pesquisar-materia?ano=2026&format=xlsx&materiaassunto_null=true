--- v1 (2026-04-20)
+++ v2 (2026-06-13)
@@ -10,94 +10,124 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="904" uniqueCount="421">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1584" uniqueCount="699">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2128</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>José Roberto Mendes</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2128/projeto_de_lei_complementar_no_028-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Anexo IX-A na Lei Municipal nº 1.247/2001, para dispor sobre a Taxa de Licença de Fiscalização para Demolição, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2168</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2168/projeto_de_lei_no_032-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Edita dispositivo da Lei Complementar nº 2.072/2019, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1975</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>José Roberto Mendes</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1975/projeto_de_lei_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Calamidade Pública, dispõe sobre sua finalidade, fontes de recursos, gestão, mecanismos de controle e transparência, e dá outras providências.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1976/projeto_de_lei_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza a recomposição da remuneração dos servidores públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1979/projeto_de_lei_no_003-2026.pdf</t>
@@ -324,50 +354,146 @@
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2085/projeto_de_lei_no_022-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Incentivo ao Desempenho da Rede Municipal de Ensino de Mandaguaçu-PR e dá outras providências.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2087/projeto_de_lei_no_023-2026.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Cuidar de Quem Cuida" no âmbito da Secretaria Municipal de Educação e Cultura de Mandaguaçu - PR, destinado à promoção da saúde mental, física e social dos profissionais que atuam na rede municipal de ensino, e dá outras providências.</t>
   </si>
   <si>
+    <t>2095</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2095/projeto_de_lei_no_024-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Prorroga o Plano Municipal de Educação regulamentado pela Lei Municipal nº 1.910/2015, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2099</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2099/projeto_de_lei_no_025-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa " Avança Mandaguaçu: Recomposição e Fortalecimento da Aprendizagem" no âmbito da Rede Pública Municipal de Ensino, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2108</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2108/projeto_de_lei_no_026-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Edita e acrescenta dispositivos na Lei Municipal nº 1.621/2008, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2122</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2122/projeto_de_lei_no_027-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a entidade Asilo São Vicente de Paulo de Mandaguaçu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2156</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2156/projeto_de_lei_no_029-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a proceder à abertura de crédito adicional suplementar no corrente exercício financeiro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2166</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2166/projeto_de_lei_no_030-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a realizar permuta de imóveis urbanos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2167</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2167/projeto_de_lei_no_031-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Edita a Lei Municipal nº 2.267/2022, que denomina nomenclatura de logradouros públicos integrantes de empreendimentos imobiliários aprovados pela municipalidade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2170</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2170/projeto_de_lei_no_033-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Regularização de Atividades Econômicas e Edificações em desacordo com a legislação de uso e ocupação do solo do Município de Mandaguaçu, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1987</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei - Poder Legislativo</t>
   </si>
   <si>
     <t>Alessandro Mansano, Bi Martelosso, Fernando Souza, Karina Grossi, Professor Mario</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1987/projeto_de_lei_legislativo_no_001_altera_a_lei_2187_de_2021_que_dispoe_sobre_a_proibicao_do_manuseio_utilizacao_queima_e_soltura_de_fogos.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária nº 2187 de 11 de junho de 2021 – Dispõe sobre a proibição do manuseio, utilização, queima e soltura de fogos e estampidos e de artifícios nos eventos públicos e privados realizados no âmbito territorial de Mandaguaçu.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>Vinicius Vitorette</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1991/no_002_institui_o_cadastro_permanente_de_imunidade_tributaria_do_iptu_no_ambito_do_municipio_de_mandaguacu_.pdf</t>
@@ -462,78 +588,168 @@
   <si>
     <t>Institui a Política Municipal de Segurança e Proteção Integral de Crianças e Adolescentes, com foco na prevenção ao abuso, violência, uso de drogas e acidentes, no Município de Mandaguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2078/projeto_de_lei_legislativo_no_011_2026_declara_de_utilidade_publica_municipal_a_coafam.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Cooperativa dos Agricultores Familiares da Região de Maringá - COAFAM.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2082/projeto_de_lei_legislativo_no_012-2026_-_recomposicao_do_subsidio_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>Estabelece a recomposição inflacionária anual aos subsídios dos Vereadores da Câmara Municipal de Mandaguaçu.</t>
   </si>
   <si>
+    <t>2093</t>
+  </si>
+  <si>
+    <t>Luci Amorim</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2093/projeto_de_lei_mandaguacu_rosa.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal “Mandaguaçu é rosa de janeiro a janeiro”, com foco na facilitação de acesso às usuárias do Município para rastreamento de câncer de colo de útero e mama, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2100</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano, Bi Martelosso, Fernando Souza, Karina Grossi, Luci Amorim, Marcio Navachi</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2100/no_014_institui_padronizacao_ampliacao_e_regulamentacao_de_vagas_de_estacionamento_preferencial.pdf</t>
+  </si>
+  <si>
+    <t>Institui a padronização, ampliação e regulamentação das vagas de estacionamento preferencial no Município de Mandaguaçu, incluindo pessoas com Transtorno do Espectro Autista (TEA), estabelece critérios de uso, fiscalização e penalidades, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2139</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2139/no_015_institui_o_dia_municipal_do_associativismo.pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Dia Municipal do Associativismo”, a ser comemorado anualmente no dia 15 de julho.</t>
+  </si>
+  <si>
+    <t>2159</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2159/junho_violeta.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Calendário Oficial do Município de Mandaguaçu a campanha “Junho Violeta”, dedicada à conscientização, prevenção e combate à violência contra a pessoa idosa, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2160</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano, Luci Amorim, Marcio Navachi</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2160/projeto_de_lei_legislativo_declara_utilidade_publica_centro_espirita_luz_e_caridade.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal o Centro Espirita Luz e Caridade.</t>
+  </si>
+  <si>
+    <t>2161</t>
+  </si>
+  <si>
+    <t>Karina Grossi, Marieldo Amorim</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2161/no_018_projeto.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Capacitação Humanizada, Segurança no Trânsito e Promoção da Saúde Mental destinado aos motoristas da Administração Pública Municipal e aos monitores do transporte escolar, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2171</t>
+  </si>
+  <si>
+    <t>Bi Martelosso, Karina Grossi, Professor Mario, Vinicius Vitorette</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2171/projeto_de_lei__inclui_conteudos_programaticos_no_ens_fundamental.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão de conteúdos programáticos no currículo do ensino fundamental das escolas da rede pública municipal de ensino na forma que especifica e dá outras providências.</t>
+  </si>
+  <si>
     <t>2075</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFOBPF - Comissão de Finanças, Orçamento, Bens Públicos e Fiscalização</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2075/parecer_cfobpf_no_10.2026_-_pca_2024_-_anexo_-_minuta_de_projeto_de_decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas do Poder Executivo Municipal de Mandaguaçu, referente ao exercício de 2024.</t>
   </si>
   <si>
+    <t>2088</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Suplementar no orçamento da Câmara Municipal de Mandaguaçu, Estado do Paraná, no corrente exercício financeiro, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1984</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
-  </si>
-[...1 lines deleted...]
-    <t>Luci Amorim</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1984/no_001_requer_informacoes_sobre_medidas_para_fornecimento_de_canabidiol.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar se estão sendo implementadas políticas públicas, assim como viabilizadas possibilidades financeiras e técnicas para que o Município de Mandaguaçu venha a fornecer a medicação CANABIDIOL, mediante prescrição, bem como acompanhamento médico às pessoas portadoras de enfermidades que poderão vir a ser beneficiadas.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>Marcio Navachi, Professor Mario</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1997/requerimento_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário de Estado da Educação Roni Miranda Vieira, gestionar junto ao Governo do Estado do Paraná a liberação de recursos destinados à construção de um anfiteatro no Colégio Estadual Parigot de Souza de Mandaguaçu, para criar àquela comunidade escolar, um importante espaço sociocultural. Senhor Secretário de Estado da Educação Roni Miranda Vieira,</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2000/requerimento_no_003-2026.pdf</t>
   </si>
@@ -711,83 +927,275 @@
     <t>Requer a Prefeitura de Mandaguaçu e a Secretaria Municipal de Educação, informações acerca da demanda por vagas nas creches do Município: quantidade exata de crianças que aguardam vaga discriminadas por nome, data de cadastro, faixa etária e bairro; unidade pretendida; tempo médio de espera na fila por vaga; número total de vagas disponíveis atualmente nas creches municipais; lista de espera oficial e atualizada; medidas adotadas para suprir a demanda reprimida; previsão de abertura de novas vagas ou ampliação de unidades ainda no exercício de 2026; estudo, planejamento ou possibilidade jurídica e administrativa para aquisição/contratação de vagas em creches particulares.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>Professor Mario</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2076/no_020_requer_ao_pref_munic_informacoes_sobre_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações sobre as Emendas Impositivas apresentadas no Orçamento do Município para o Exercício de 2026: Quais das citadas emendas já foram executadas; Das emendas que não foram executadas, qual o cronograma para execução.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2080/no_021_requer_ao_pref_munic_informacoes_sobre_a_marcha_para_jesus.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Municipal, informações sobre a Marcha para Jesus: se a lei que instituiu a Marcha para Jesus se encontra devidamente regulamentada; se o citado evento está incluído no planejamento do Calendário Oficial de Eventos do Município de Mandaguaçu;_x000D_
 em caso positivo, quais serão as ações para o evento; em caso positivo, se as entidades interessadas em participar já foram comunicadas sobre a realização do evento.</t>
   </si>
   <si>
+    <t>2089</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2089/requerimento_no_022-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações e esclarecimentos ao Prefeito Municipal, ao Controlador Interno do Município de Mandaguaçu e ao Ouvidor Municipal acerca dos Decretos Municipais nº 10.100/2026 e nº 10.115/2026, que tratam da realização de Processo Seletivo Simplificado (PSS) para contratação de Engenheiro Civil. Requer ainda, que as informações sejam prestadas na data estipulada pelo Regimento Interno, art. 249 § 3º, com encaminhamento de cópia ao Ministério Público, ao Controle Interno e registro na Ouvidoria, para fins de transparência e controle social. Por fim requer apreciação em regime de urgência.</t>
+  </si>
+  <si>
+    <t>2091</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2091/requerimento_no_023-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal que por meio das Secretarias da Agricultura e de Serviços Públicos sejam prestadas informações, esclarecimentos e encaminhados documentos com relação aos serviços de horas máquina e fornecimento de cascalho, prestados pela Administração Municipal no ano de 2025 até esta data: 	horas máquina prestadas por máquina, quantidade de cascalho fornecido, nome do solicitante particular e quantidade de horas máquina  ou de cascalho, valor cobrado por hora máquina; valor cobrado por metro de cascalho, documento por meio do qual e feito o recolhimento e_x000D_
+link para verificação do valor arrecadado.</t>
+  </si>
+  <si>
+    <t>2101</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2101/requerimento_no_024-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Secretaria da Fazenda informações com relação a demanda espontânea de fiscalização realizada nos imóveis em Mandaguaçu, ou por denúncias, assim como o resultado das notificações executadas pelos Fiscais de Posturas.</t>
+  </si>
+  <si>
+    <t>2104</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2104/requerimento_no_025-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal informações e providências por meio da Secretaria de Segurança Pública, Mobilidade Urbana e Transporte, referente à Avenida Munhoz da Rocha, tendo em vista as recentes alterações que transformaram a via em pista simples de sentido único e não houve a finalização completa das adequações necessárias.</t>
+  </si>
+  <si>
+    <t>2105</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano, Fernando Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2105/requerimento_no_026-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Secretaria de Planejamento informações quanto à   empresa D.F CRIPA CONSTRUÇÕES, inscrita no CNPJ 31.820.324/0001-08 especificando contratos e aditivos, serviços contratados, valores, data da contratação e prazo de vencimento. Requer informar o Fiscal dos Contratos e o Fiscal ou Engenheiro responsável pelas obras que estão sendo executadas. Por fim requer que seja informado se na ocorrência de atraso no cumprimento dos prazos, a Administração está notificando a empresa.</t>
+  </si>
+  <si>
+    <t>2109</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2109/requerimento_no_027-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer que  sejam solicitadas informações  à SECRETARIA DE ESPORTES, CULTURA, LAZER E JUVENTUDE e à SECRETARIA MUNICIPAL DE AÇÃO SOCIAL, considerando o contrato com a empresa AQUARENA CENTRO ESPORTIVO LTDA, cujo objeto se deu para contratação de profissionais para prestação de serviços em treinamento desportivo para modalidades coletivas e lutas e para hidroginástica e aulas de natação.</t>
+  </si>
+  <si>
+    <t>2110</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2110/requerimento_no_028-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado ao Secretário de Serviços Públicos Claudair Grossi solicitando informações com relação as lâmpadas utilizadas pela Secretaria na instalação e substituição na rede elétrica do Município, encaminhando documentos comprobatórios da aquisição e os protocolos de substituição:_x000D_
+Requer ainda informar se os serviços estão sendo realizados pelos servidores e equipamentos da Secretaria ou pela empresa fornecedora das lâmpadas, e também qual o motivo para os serviços estarem serem realizados no período noturno.</t>
+  </si>
+  <si>
+    <t>2111</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2111/requerimento_no_029-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito Municipal informações detalhadas acerca da utilização da máquina varredeira de ruas , quanto aos custos e eficiência: _x000D_
+Qual o custo total mensal de operação da máquina varredeira de ruas; sobre a mão de obra do operador da máquina; troca das vassouras; custos de manutenção da máquina, incluindo; produtividade média da máquina; comparativo com o serviço realizado por servidor braçal; se existe estudo técnico ou relatório que comprove a economicidade e eficiência da utilização da máquina em comparação ao serviço manual.</t>
+  </si>
+  <si>
+    <t>2117</t>
+  </si>
+  <si>
+    <t>Fernando Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2117/requerimento_no_030-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal informações oficiais acerca da paralisação do Programa/Projeto CPOD nas escolas do Município, inclusive com ações de escovação supervisionada e aplicação de flúor.  REQUER também que seja informado se existe previsão para a retomada do CPOD ou de programa semelhante de saúde bucal escolar.</t>
+  </si>
+  <si>
+    <t>2118</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2118/requerimento_no_031-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal informar qual o planejamento da Administração para regularizar a situação da Rua Clarinda Lameira de Oliveira, que tem início na Avenida Ney Braga e vai até o Residencial Carraro, no Jardim Mercúrio, considerando que aproximadamente 100 metros dessa rua se encontra em estrada de terra,  entre a Rua João Roberto Barato até a Rua José Praxedes Santana, sem pavimentação ou manutenção.</t>
+  </si>
+  <si>
+    <t>2119</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2119/no_032_requer_ao_pref_munic_informacoes_sobre_estrada_alternativa.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal informar se a Administração tem algum projeto de pavimentação asfáltica de estrada alternativa, com o objetivo de contemplar os agricultores que serão prejudicados com o funcionamento do pedágio no perímetro urbano de Mandaguaçu (Free Flow).</t>
+  </si>
+  <si>
+    <t>2130</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2130/requerimento_no_033-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Secretário Erick Franco de Ramos, Responsável pelo Setor de Licitações da Secretaria de Licitações e Contratos de Mandaguaçu o encaminhamento de informações e documentos de todas as anotações de intercorrências, registros administrativos, apontamentos técnicos, relatórios, comunicações internas, notificações, manifestações fiscais, atas, pareceres ou quaisquer documentos relacionados às ocorrências verificadas durante a execução do Processo Licitatório nº 87/2026 (Contratação de empresa especializada de engenharia para execução de obras de REFORMA e AMPLIAÇÃO de Unidade Básica de Saúde – UBS, localizada na Avenida Chapecó, Vila Guadiana, no Município de Mandaguaçu PR).</t>
+  </si>
+  <si>
+    <t>2142</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2142/requerimento_no_034-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Prefeito Municipal e a Senhora Secretária Municipal de Educação e Cultura informações, no que lhes diz respeito, sobre a obra destinada a SUPERCRECHE de Mandaguaçu, contemplando: etapa se encontra a conclusão da obra; previsão para inauguração; motivos das reformas; liberação do Corpo de Bombeiros e planilha dos custos da obra.</t>
+  </si>
+  <si>
+    <t>2143</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Karina Grossi, Professor Mario</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2143/requerimento_no_035-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário do Meio Ambiente e ao Secretário de Serviços Públicos, informações com relação aos diferentes tipos de lixos que são destinados ao aterro sanitário pela Prefeitura Municipal de Mandaguaçu, considerando resíduos orgânicos (de origem biológica), rejeitos (que não podem ser reciclados), irreversíveis (materiais recicláveis contaminados com lixo orgânico) e volumosos (materiais de grande porte ou peso).</t>
+  </si>
+  <si>
+    <t>2162</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2162/no_036_requer_ionformacoes_sobre_a_rua_victor_pacola.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado ao Prefeito Municipal, ao Secretário de Planejamento e ao Secretário de Obras, solicitando informações com referência à situação da Rua Victor Pacola, localizada no Jardim Mônaco, em Mandaguaçu PR, considerando as diversas reclamações apresentadas pelos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>2163</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2163/no_037_requer_informacoes_credenciamento_ch_pub_06_2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer seja encaminhado expediente ao Prefeito Municipal solicitando informações e cópias de documentos referentes à Inexigibilidade/Credenciamento – Chamada Pública nº 06/2025 – PMM, Processo Administrativo nº 205/2025, destinada ao credenciamento de empresas e profissionais especializados em engenharia e arquitetura para prestação de serviços técnicos junto à Administração Municipal, considerando a empresa RGSE PROJETOS E ENGENHARIA LTDA. como primeira na ordem de protocolo.</t>
+  </si>
+  <si>
+    <t>2169</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2169/no_038_requer_informacoes_a_sanepar_sobre_falta_de_agua.pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado à Sanepar solicitando informações sobre a falta de abastecimento de água em diversos bairros do Município de Mandaguaçu diante das constantes reclamações recebidas pelos moradores.</t>
+  </si>
+  <si>
+    <t>2172</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>Bi Martelosso, Karina Grossi, Marieldo Amorim</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2172/no_039_requer_ao_pref_munic_informacoes_sobre__rua_maristela.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas sobre a situação da Rua Maristela, localizada na Vila Guadiana.</t>
+  </si>
+  <si>
     <t>1985</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1985/no_001_indica_criar_o_cargo_de_biomedico.pdf</t>
   </si>
   <si>
     <t>Indica avaliar a possibilidade da criação do cargo BIOMÉDICO no QUADRO DE CARGOS DE PROVIMENTO EFETIVO E VENCIMENTOS, ANEXO II da LEI MUNICIPAL Nº 1746/2011 – DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA PREFEITURA MUNICIPAL DE MANDAGUAÇU. – disponibilizando no mínimo duas (02) vagas, com carga horária, escolaridade e atribuições específicas da profissão, assim como vencimento base.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>Alessandro Mansano, Bi Martelosso, Karina Grossi</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1986/no_002__solicitando_reforma_da_ponte_da_estrada_palmerinha.pdf</t>
   </si>
   <si>
     <t>Indica determinar reforma na ponte existente na Estrada Palmeirinha, em Mandaguaçu</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>Fernando Souza</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1988/no_003_indica_a_substituicao_de_container_da_ubs_central.pdf</t>
   </si>
   <si>
     <t>Indica a substituição do container, coletor de lixo que se encontra instalado na frente do Posto de Saúde Central, na Rua Juventino Baraldi, 175, em Mandaguaçu, considerando a situação precária do mesmo.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>Alessandro Mansano, Bi Martelosso, Fernando Souza, Karina Grossi, Luci Amorim, Marcio Navachi, Professor Mario</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1994/no_004_solicitando_a_implantacao_de_meu_campinho.pdf</t>
   </si>
   <si>
     <t>Indica gestionar a implantação do Programa Meu Campinho na área institucional do Jardim Carraro destinada à edificação de equipamentos públicos, visando beneficiar à população.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1995/no_005_indica_reforma_do_telhado_da_casa_da_cultura_e_sala_para_a_assess_de_comunicacao.pdf</t>
   </si>
   <si>
     <t>Indica reforma geral no telhado do prédio da Casa da Cultura, (Edifício Domingos Lançoni)e destinar a sala usada pelo DETRAN para a assessoria de comunicação.</t>
@@ -837,53 +1245,50 @@
   <si>
     <t>Indica a aquisição e implantação de um Parque Multissensorial Inclusivo, de acesso gratuito, no Parque Lagoa Dourada (Lagoão), destinado ao estímulo sensorial, motor e social de crianças típicas e atípicas.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2005/indicacao_no_011-2026.pdf</t>
   </si>
   <si>
     <t>Indica disponibilizar via pública específica, destinada à prática de manobras com bicicletas e motocicletas, com a organização de horários distintos para cada modalidade, com iluminação pública adequada no período noturno, bem como sinalização viária recente e apropriada, visando prevenir acidentes e proporcionar melhores condições de uso.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2008/indicacao_no_012-2026.pdf</t>
   </si>
   <si>
     <t>Indica que através da Secretaria do Meio Ambiente sejam adotadas medidas de segurança quanto aos eucaliptos altos que se encontram no canteiro da Rua Laurindo Borgognoni, no Parque Industrial Paulo Saes, marginal à BR 376, em Mandaguaçu, para avaliação de riscos, poda de galhos perigosos e a remoção das árvores que representam risco iminente de queda (desbaste), especialmente em períodos de chuva e ventos fortes.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>Alessandro Mansano, Fernando Souza</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2009/indicacao_no_013-2026.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de luminárias que estão faltando e revisão nas luminárias queimadas no trecho da marginal entre o Restaurante da Preta até o local do Ginásio de Esportes Abelhão, em Mandaguaçu.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2011/indicacao_no_014-2026.pdf</t>
   </si>
   <si>
     <t>Indica realizar um levantamento completo em todos os aparelhos de ar condicionado instalados em todas as salas das Unidades Básicas de Saúde ativas do Município de Mandaguaçu, assim como quanto aos serviços de manutenção e limpeza realizados.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>Alessandro Mansano, Bi Martelosso, Karina Grossi, Luci Amorim, Marcio Navachi, Professor Mario</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2012/indicacao_no_015-2026.pdf</t>
   </si>
   <si>
     <t>Indica que por meio da Secretaria Municipal de Saúde, seja realizada a adesão do Município de Mandaguaçu ao Programa Mais Médicos do Governo Federal.</t>
@@ -948,311 +1353,755 @@
   <si>
     <t>Alessandro Mansano, Fernando Souza, Luci Amorim</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao_no_022-2026.pdf</t>
   </si>
   <si>
     <t>Indica determinar Secretaria Municipal de Saúde, criar protocolo para que o Município de Mandaguaçu receba por meio da  Relação Municipal de Medicamentos (REMUME), ou venha a adquirir via licitação, utilizando recursos próprios, os medicamentos Ritalina, Sertralina e Escitalopram, para disponibilizar aos pacientes em tratamento de transtornos neurológicos e terapêuticos.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>Alessandro Mansano, Fernando Souza, Luci Amorim, Marcio Navachi</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2050/no_023_indica_pista_de_caminhada_na_vila_guadiana.pdf</t>
   </si>
   <si>
     <t>Indica que por meio da secretaria competente, seja estudada e viabilizada a implantação de uma calçada acessível destinada à caminhada, com iluminação pública adequada, na Vila Guadiana.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2051/no_024_indica_criar_programa_de_voucher_para_materiais_escolares.pdf</t>
   </si>
   <si>
     <t>Indica a concessão de auxílio financeiro anual por meio de cartão magnético, voucher eletrônico ou tecnologia equivalente, destinado exclusivamente à aquisição de itens escolares e uniformes em estabelecimentos comerciais (papelarias e malharias) previamente credenciados, com o propósito de substituir a entrega direta de kits escolares e uniformes .</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2053/no_025_indica_licenca_premio_para_servidores.pdf</t>
   </si>
   <si>
     <t>Indica viabilizar por meio da disponibilidade financeira do Município, a concessão de licença prêmio por assiduidade, convertida em pecúnia, conforme § 6º do Artigo 89  da Lei nº 1621/2008 – Dispõe sobre o Regime Jurídico dos Servidores Públicos da Administração Direta e Indireta do Município de Mandaguaçu, aos servidores listados, lotados na Secretaria de Serviços Públicos.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2054/no_026_indica_aquisicao_de_computadores_para_curso_de_informatica.pdf</t>
   </si>
   <si>
     <t>Indica determinar a aquisição de computadores por meio da Secretaria de Assistência Social, para oferecer cursos de informática aos jovens e adolescentes  da Vila Guadiana, e via de consequência, após conclusão dos cursos, esses jovens e adolescentes sejam encaminhados ao mercado de trabalho por intermédio da Secretaria de Industria e Comércio e Agência do Trabalhador/SINE por meio do Programa JOVEM APRENDIZ, em Mandaguaçu e Maringá.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2057/no_027_indica_a_apresentacao_de_projeto_de_lei_kit_viagem.pdf</t>
   </si>
   <si>
     <t>Indica viabilizar por meio de projeto de lei a ser encaminhado para apreciação nesta Câmara Municipal, o fornecimento kit lanche aos pacientes e seus acompanhantes que utilizam do transporte do Município para tratamento de saúde em outros municípios, conforme anteprojeto de lei encaminhado anexo.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2058/no_028_indica_providencias_no_jardim_garcia.pdf</t>
   </si>
   <si>
     <t>Indica realizar estudos técnicos e as devidas providências para melhoria no sistema de escoamento de águas pluviais no Jardim Garcia, especialmente no cruzamento da Rua São Vicente com a Rua João Paulo II, onde a água da chuva tem invadido residências.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>Alessandro Mansano, Bi Martelosso, Fernando Souza, Luci Amorim, Marcio Navachi</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2062/indicacao_no_029-2026.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de Salas de Atendimento de Serviços Básicos da Prefeitura no Distrito de Pulinópolis e na Vila Guadiana, com o objetivo de descentralizar e facilitar o acesso da população aos serviços públicos essenciais.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>Alessandro Mansano, Bi Martelosso, Fernando Souza, Marcio Navachi</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2063/indicacao_no_030-2026.pdf</t>
   </si>
   <si>
     <t>Indicam que por meio da Secretaria Municipal de Esporte e Lazer e/ou Secretaria Municipal de Educação, implante aulas de xadrez no Município de Mandaguaçu, a serem ofertadas prioritariamente para crianças e adolescentes, nas escolas da rede municipal, centros esportivos e espaços comunitários.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2066/indicacao_no_031-2026.pdf</t>
   </si>
   <si>
     <t>Indica que por ocasião da abertura de rua, resultante de permuta e desafetação realizada legalmente no Jardim Tamagi,  a mesma venha a ser nominada de Nicanor de Souza Lima, morador do Jardim América, falecido no ano de 2015, pioneiro de Mandaguaçu.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2067/indicacao_no_032-2026.pdf</t>
   </si>
   <si>
     <t>Indica determinar ao setor competente da Administração Municipal viabilizar a desapropriação, por meio de processo legal, de bem particular localizado entre a Travessa Josino Ribeiro esquina com a Travessa São Paulo, intercessão com a Avenida Brasil, no Distrito de Pulinópolis, conhecido como praça da caixa d'água, com área suficiente para a instalação futura de uma praça.</t>
   </si>
   <si>
+    <t>2090</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2090/indicacao_no_033-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica estudo técnico e posteriormente implantação do Projeto “Meu Campinho” na praça localizada na entrada do Distrito de Pulinópolis, atualmente nominada de Praça José De Freitas Caires Filho, bem como a construção de uma quadra de vôlei de areia para atender aquela comunidade</t>
+  </si>
+  <si>
+    <t>2092</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano, Bi Martelosso</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2092/indicacao_no_034-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar estudos e posteriormente as medidas cabíveis para promover a cessão de uso do Parque de Exposição João Grosso, para a Sociedade Rural de Mandaguaçu.</t>
+  </si>
+  <si>
+    <t>2094</t>
+  </si>
+  <si>
+    <t>Bi Martelosso, Marcio Navachi</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2094/indicacao_no_035-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar ao departamento competente da Administração Municipal a construção de faixas elevadas de pedestres, com placas de sinalização de preferência de passagem e de limitação da velocidade dos veículos para 20 km/h, em frente aos portões de entrada e saída de todas as Escolas Municipais, Estaduais, Particulares e Centros Municipais de Educação Infantil, no Município de Mandaguaçu.</t>
+  </si>
+  <si>
+    <t>2102</t>
+  </si>
+  <si>
+    <t>Bi Martelosso, Professor Mario</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2102/indicacao_no_036-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica realizar melhorias no asfalto das Ruas do Jardim Paraíso, Otaviano Pereira, Darcílio Pavão Trovo, Bernardo Felipe, Júlio Cerine e Humaitá, que se encontram em situação precária. Indicam também que seja implantada sinalização na esquina da Rua Humaitá com a Rua Amazonas, em Mandaguaçu.</t>
+  </si>
+  <si>
+    <t>2103</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2103/indicacao_no_037-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar a contratação de uma equipe técnica especializada para a realização de um levantamento atualizado da população residente no município de Mandaguaçu.</t>
+  </si>
+  <si>
+    <t>2112</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2112/indicacao_no_038-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja mudado para o lado esquerdo o estacionamento de veículos, na Rua Juventino Baraldi, no trecho entre a Avenida Munhoz da Rocha até o cruzamento com a Rua Nicola Stefano, sentido Avenida para o Posto de Saúde, com o objetivo de aproveitar melhor o espaço para estacionamento.</t>
+  </si>
+  <si>
+    <t>2113</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2113/indicacao_no_039-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica que sejam adotadas as providências necessárias para adesão e continuidade do processo de integração do Município de Mandaguaçu ao Sistema Nacional de Trânsito, por meio da delegação da fiscalização de trânsito ao DETRAN/PR, conforme previsto na Resolução nº 102/2026 do CETRAN-PR.</t>
+  </si>
+  <si>
+    <t>2114</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2114/indicacao_no_040-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar aos setores competentes da Administração Municipal a realização de estudos técnicos e posterior implantação de um Terminal de Transporte Intermunicipal no Município de Mandaguaçu, preferencialmente em área estratégica próxima ao acesso da PR-552, no sentido de Maringá. Indicam também a implantação de linhas municipais (transporte público) por meio de processo administrativo e técnico que envolva planejamento, legislação e infraestrutura.</t>
+  </si>
+  <si>
+    <t>2115</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2115/indicacao_no_041-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica verificar a situação das árvores que se encontram às margens das Ruas Evaristo Borin, Aparecido Lopes e Manoel Gonçalves da Cruz considerando que ao atingirem grande porte, os galhos estão invadindo a pista, causando transtornos na visibilidade, e acarretando perigo na desatenção dos motoristas, que em alguns pontos são obrigados a transitar na contra mão por causa dos galhos.</t>
+  </si>
+  <si>
+    <t>2116</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2116/indicacao_no_042-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar a Secretaria Municipal competente realizar melhorias nos canteiros das entradas dos Jardins Atlântico 1 e 2, São Rafael, Tamaggi e Terra Liz, construção de meios fio, remoção da terra nos troncos das árvores (pés de manga), poda parcial dos pés de manga, remoção de placas de cimento que se encontram na Estrada Joao Fracasso Filho e limpeza do percurso em frente ao Jardim Terra Liz.</t>
+  </si>
+  <si>
+    <t>2121</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2121/indicacao_no_043-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar ao setor competente da Administração Municipal realizar o calçamento do passeio público, na Rua Piracicaba, no trecho que compreende a Vila Olímpica em Mandaguaçu.</t>
+  </si>
+  <si>
+    <t>2129</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2129/indicacao_no_044-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica que por meio do setor competente do Poder Executivo Municipal providencie a construção de pontos de ônibus adequados para os estudantes que utilizam o transporte escolar em Mandaguaçu, conforme os pontos discriminados.</t>
+  </si>
+  <si>
+    <t>2131</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2131/indicacao_no_045-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar às Secretarias competentes a adoção de procedimento administrativo para que seja obrigatoriamente estipulada data de início e término para execução dos serviços  executados por empresas terceirizadas contratadas pelo Município de Mandaguaçu.</t>
+  </si>
+  <si>
+    <t>2132</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Bi Martelosso, Karina Grossi, Marcio Navachi, Marieldo Amorim, Professor Mario, Vinicius Vitorette</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2132/indicacao_no_046-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica que sejam adotadas as providências necessárias visando a destinação de fomento financeiro para a Associação de Pais e Amigos dos Autistas de Mandaguaçu (AMANDU).</t>
+  </si>
+  <si>
+    <t>2136</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2136/indicacao_no_047-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica estudos técnicos, financeiros e administrativos visando à implantação de auxílio-transporte ou vale-transporte aos servidores públicos municipais, com critérios proporcionais e diferenciados entre servidores residentes no Município de Mandaguaçu e servidores residentes em outros municípios.</t>
+  </si>
+  <si>
+    <t>2137</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2137/indicacao_no_048-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica a elaboração e encaminhamento de Projeto de Lei visando à atualização da legislação municipal que regulamenta o Conselho Municipal de Saúde, especialmente quanto à sua composição, estrutura administrativa, funcionamento e procedimentos de análise dos instrumentos de gestão da saúde pública, conforme ofício anexo e justificativa que se apresenta.</t>
+  </si>
+  <si>
+    <t>2140</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2140/indicacao_no_049-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica designar a Secretaria Municipal do Meio Ambiente fazer o plantio de mudas de árvores ao longo da Avenida Centenário, na Vila Guadiana, obedecido o manejo das mudas e o espaço para plantio onde ainda não há essa melhoria.</t>
+  </si>
+  <si>
+    <t>2141</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2141/indicacao_no_050-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar a instalação de câmeras de segurança no Edifício Domingos Lançoni (Casa da Cultura), na área externa e principalmente no interior do prédio, corredores e salas onde funcionam diversos setores da Administração e da Diretoria de Cultura Lazer e Juventude.</t>
+  </si>
+  <si>
+    <t>2164</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2164/indicacao_no_051-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar a Secretaria de Planejamento análise técnica e jurídica para viabilizar a regularização dos imóveis, localizados no Distrito de Pulinópolis, sob números 102 REM, 103 REM e 104 REM, que foram subdivididos em lotes menores e comercializados, sendo que os mesmos não estão incluídos no REURB que vem sendo realizado naquela localidade.</t>
+  </si>
+  <si>
+    <t>2165</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>Marcio Navachi</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2165/indicacao_no_052-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar fiscalização atuante junto as empresas terceirizadas pela COPEL e SANEPAR, de maneira que diante de problemas registrados pelos munícipes, estas sejam NOTIFICADAS diretamente para intervir junto as suas prestadoras de serviços contratadas para as devidas providências e solução .</t>
+  </si>
+  <si>
+    <t>2173</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2173/no_053_indica_calcamento_do_passeio_da_perimetral_angelo_saes.pdf</t>
+  </si>
+  <si>
+    <t>Indica determinar ao setor competente da Administração Municipal providenciar o calçamento do passeio público na extensão da Marginal Ângelo Saes, no Jardim Atlântico em Mandaguaçu, desde o trevo para Pulinópolis até o acesso ao Parque Ouro Verde.</t>
+  </si>
+  <si>
     <t>1977</t>
   </si>
   <si>
     <t>RGU</t>
   </si>
   <si>
     <t>Regime de Urgência</t>
   </si>
   <si>
-    <t>http://sapl.mandaguacu.pr.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Regime de urgência para apreciação do Projeto de Lei nº 002/2026 - Autoriza a recomposição da remuneração dos servidores públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>Regime de urgência ao Substitutivo nº 01 ao Projeto de Lei Municipal nº 083/2025 - Edita dispositivo na Lei Municipal nº 1.706/2011, e dá outras providências.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>Regime de urgência para o Substitutivo nº 01 ao Projeto de Lei nº 005/2026 - Altera dispositivo da Lei Municipal nº 1.680/2009, que dispõe sobre o Estatuto e o Plano de Cargos e de Avanço Unificado dos Profissionais da Educação do Município, e dá outras providências</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>Regime de urgência para o Projeto de Lei nº 008/2026 - Institui o Programa de Recuperação Fiscal - REFIS, relativo aos débitos tributários com a Fazenda Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>Regime de urgência para o Projeto de Lei nº 009/2026 - Dispõe sobre o programa Porteira Adentro, de atendimento aos produtores rurais do Município de Mandaguaçu, e dá outras providências.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>Regime de urgência para apreciação do Requerimento nº 015/2026 de autoria dos Vereadores Karina de Fatima Grossi, Mario Francisco da Silva e Vinicius Vitorette Araújo - Requer ao Prefeito Municipal informações com relação a reforma que está sendo realizada no Terminal Rodoviário de Mandaguaçu com o objetivo de instalar a Agência do DETRAN: projetos, cronograma, ART (Anotação de Responsabilidade Técnica), contratado e empenho.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>Regime de urgência para apreciação do Projeto de Lei nº 018/2026 - Autoriza o Legislativo Municipal a proceder à abertura de crédito adicional suplementar no corrente exercício financeiro e dá outras providências.</t>
   </si>
   <si>
+    <t>2096</t>
+  </si>
+  <si>
+    <t>Regime de urgência para apreciação do Requerimento nº 022/2026.</t>
+  </si>
+  <si>
     <t>1978</t>
   </si>
   <si>
     <t>DISPE</t>
   </si>
   <si>
     <t>Dispensa de pareceres escritos</t>
   </si>
   <si>
     <t>COPERM - Comissões Permanentes</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1978/dispensa_de_pareceres_escritos_-_pl_002-2026.pdf</t>
   </si>
   <si>
     <t>Dispensa de pareceres das Comissões Permanentes para o Projeto de Lei nº 002/2026 - Autoriza a recomposição da remuneração dos servidores públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>Dispensa de pareceres ao ao Substitutivo nº 01 ao Projeto de Lei Municipal nº 083/2025 - Edita dispositivo na Lei Municipal nº 1.706/2011, e dá outras providências.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>Dispensa de pareceres escritos ao Substitutivo nº 01 ao Projeto de Lei nº 005/2026 - Altera dispositivo da Lei Municipal nº 1.680/2009, que dispõe sobre o Estatuto e o Plano de Cargos e de Avanço Unificado dos Profissionais da Educação do Município, e dá outras providências</t>
   </si>
   <si>
+    <t>2133</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI Nº 08/2026 _x000D_
+_x000D_
+Dê-se emenda ao §3º do art. 5 do Projeto de Lei nº 08/2026, a fim de que passe a ter a seguinte redação:_x000D_
+_x000D_
+“[...]_x000D_
+_x000D_
+§3º O pedido de compensação será decidido pela Administração Municipal, mediante análise técnica da Secretaria Municipal de Fazenda e parecer jurídico, observados os requisitos legais, o interesse público e os princípios da legalidade, impessoalidade, moralidade, publicidade e eficiência administrativa.”</t>
+  </si>
+  <si>
+    <t>2134</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA Nº 02 AO PROJETO DE LEI Nº 08/2026_x000D_
+_x000D_
+Dê-se emenda ao art. 8 caput e seus parágrafos §§1º e 2º, do Projeto de Lei nº 08/2026, a fim de que passem a ter a seguinte redação:_x000D_
+_x000D_
+“Art. 8º Os débitos fiscais de valor igual ou inferior a 40 UFIM poderão, mediante critérios de economicidade e eficiência administrativa, ser objeto prioritário de cobrança administrativa e protesto extrajudicial da respectiva Certidão de Dívida Ativa._x000D_
+_x000D_
+§1º O disposto no caput não impede o ajuizamento de execução fiscal quando houver interesse público devidamente justificado ou quando os débitos, somados a outros em nome do mesmo contribuinte, ultrapassarem o limite previsto nesta Lei._x000D_
+_x000D_
+§2º A Administração Pública poderá adotar medidas de cobrança administrativa, inscrição em cadastros de inadimplência e demais meios legalmente admitidos para recuperação do crédito tributário.”</t>
+  </si>
+  <si>
+    <t>2135</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA Nº 03 AO PROJETO DE LEI Nº 08/2026_x000D_
+_x000D_
+Dê-se emenda ao §10º do art. 4. do Projeto de Lei nº 08/2026, a fim de que passe a ter a seguinte redação:_x000D_
+_x000D_
+“[...]_x000D_
+§10 O deferimento do pedido de parcelamento constitui confissão irretratável e irrevogável da dívida pelo contribuinte, nos termos da legislação aplicável.”</t>
+  </si>
+  <si>
+    <t>2145</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA Nº 01_x000D_
+_x000D_
+SÚMULA: ADICIONA DO ARTIGO 5° AO PROJETO DE LEI N° 008/2026 QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS¬, RELATIVOS AOS DÉBITOS TRIBUTÁRIOS COM A FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+ARTIGO 5° Fica concedida aos contribuintes que se enquadrem na Alíena “a” do Artigo 4° desta lei; a redução nos valores das multas e juros de qualquer espécie, incidentes sobre os débitos devidos para com a Fazenda Pública Municipal, inscritos em dívida ativa, ajuizados ou não, e/ou notificados, como segue:_x000D_
+ _x000D_
+ I - com redução de 100% (cem por cento)  das multas punitivas, moratórias e dos juros de mora, se o valor da obrigação tributária principal for pago, à vista;_x000D_
+_x000D_
+ II - com redução de 90% (noventa por cento) das multas punitivas, moratórias e dos juros de mora, para pagamento de 02 (duas) a 10 (dez) parcelas, observando-se o valor da parcela mínima;_x000D_
+_x000D_
+ III - com redução de 80% (oitenta por cento) das multas punitivas, moratórias e dos juros de mora, para pagamento de 10 (dez) a 18 (dezoito) parcelas, observando-se o valor da parcela mínima;_x000D_
+_x000D_
+ IV - com redução de 70% (setenta por cento) das multas punitivas, moratórias e dos juros de mora, se os respectivos valores forem pagos de 18 (dezoito) a 24 (vinte e quatro) parcelas mensais e consecutivas; observando-se o valor da parcela mínima.</t>
+  </si>
+  <si>
+    <t>2146</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA Nº 02_x000D_
+_x000D_
+SÚMULA: ADICIONA DO ARTIGO 6° AO PROJETO DE LEI N° 008/2026 QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS¬, RELATIVOS AOS DÉBITOS TRIBUTÁRIOS COM A FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+ARTIGO 6° Fica concedida aos contribuintes que se enquadrem na Alíena “b” do Artigo 4° desta lei; a redução nos valores das multas e juros de qualquer espécie, incidentes sobre os débitos devidos para com a Fazenda Pública Municipal, inscritos em dívida ativa, ajuizados ou não, e/ou notificados, como segue:_x000D_
+ _x000D_
+ I - com redução de 90% (noventa por cento)  das multas punitivas, moratórias e dos juros de mora, se o valor da obrigação tributária principal for pago, à vista;_x000D_
+_x000D_
+ II - com redução de 80% (oitenta por cento) das multas punitivas, moratórias e dos juros de mora, para pagamento de 02 (duas) a 06 (seis) parcelas, observando-se o valor da parcela mínima;_x000D_
+_x000D_
+ III - com redução de 70% (setenta por cento) das multas punitiva</t>
+  </si>
+  <si>
+    <t>2147</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA Nº 03_x000D_
+_x000D_
+SÚMULA: ADICIONA DO ARTIGO 7° AO PROJETO DE LEI N° 008/2026 QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS¬, RELATIVOS AOS DÉBITOS TRIBUTÁRIOS COM A FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+ARTIGO 7° Fica concedida aos contribuintes que se enquadrem na Alíena “c” do Artigo 4° desta lei; a redução nos valores das multas e juros de qualquer espécie, incidentes sobre os débitos devidos para com a Fazenda Pública Municipal, inscritos em dívida ativa, ajuizados ou não, e/ou notificados, como segue:_x000D_
+ _x000D_
+ I - com redução de 50% (cinquenta por cento)  das multas punitivas, moratórias e dos juros de mora, se o valor da obrigação tributária principal for pago, à vista;_x000D_
+_x000D_
+ II - com redução de 30% (trinta por cento) das multas punitivas, moratórias e dos juros de mora, para pagamento de 02 (duas) a 05 (cinco) parcelas, observando-se o valor da parcela mínima;_x000D_
+_x000D_
+ III - com redução de 20% (vinte por cento) das multas punitivas, moratórias e dos juros de mora, para pagamento de 05 (cinco) a 10 (dez) parcelas, observando-se o valor da parcela mínima;_x000D_
+_x000D_
+ IV - com redução de 10% (dez por cento) das multas punitivas, moratórias e dos juros de mora, se os respectivos valores forem pagos de 10 (dez) a 12 (doze) parcelas mensais e consecutivas; observando-se o valor da parcela mínima.</t>
+  </si>
+  <si>
+    <t>2148</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA Nº 04_x000D_
+_x000D_
+SÚMULA: ADICIONA DO ARTIGO 8° AO PROJETO DE LEI N° 008/2026 QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS¬, RELATIVOS AOS DÉBITOS TRIBUTÁRIOS COM A FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+ARTIGO 8° Para as Pessoas Físicas que se enquadrem nas alíneas “a” e “d” do Artigo 4° desta Lei, sendo o débito inferior a R$ 100,00 (cem reais) do montante total da dívida acumulada, haverá a remissão da dívida e, por consequência, a extinção do crédito tributário._x000D_
+_x000D_
+Parágrafo único. Nos casos em que o débito estiver sendo objeto de execução fiscal, a remissão prevista no caput não afastará a obrigatoriedade do pagamento dos honorários advocatícios eventualmente devidos.</t>
+  </si>
+  <si>
+    <t>2150</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA Nº 05_x000D_
+_x000D_
+SÚMULA: ADICIONA O PARÁGRAFO 1° AO ARTIGO 4° DO PROJETO DE LEI N° 008/2026 QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS¬, RELATIVOS AOS DÉBITOS TRIBUTÁRIOS COM A FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+Parágrafo 1°: Para fins de enquadramento, entende-se como doença terminal as condições incuráveis, progressivas e irreversíveis que resultem em expectativa de vida limitada, geralmente estimada em meses ou menos.</t>
+  </si>
+  <si>
+    <t>2151</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA Nº 01_x000D_
+_x000D_
+SÚMULA: ALTERA O ARTIGO 3° DO PROJETO DE LEI N° 008/2026 QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS¬, RELATIVOS AOS DÉBITOS TRIBUTÁRIOS COM A FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+O artigo 3° do Projeto de Lei N° 008/2026 passa a ter a seguinte redação:_x000D_
+_x000D_
+Artigo 3° A opção pelo REFIS poderá ser formalizada até o dia 10/08/2026 e abrangerá os créditos tributários e não tributários que o fato gerador tenha ocorrido até 31 de dezembro de 2025, mediante a utilização do Termo de Opção do REFIS, conforme modelo a ser fornecido pela Secretaria Municipal de Fazenda.</t>
+  </si>
+  <si>
+    <t>2152</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA Nº 02_x000D_
+_x000D_
+SÚMULA: ALTERA O ARTIGO 4°, CAPUT, § 3° DO PROJETO DE LEI N° 008/2026 QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS¬, RELATIVOS AOS DÉBITOS TRIBUTÁRIOS COM A FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+O artigo 4°, § 3° do Projeto de Lei N° 008/2026 passam a ter a seguinte redação:_x000D_
+_x000D_
+Artigo 4° Os créditos tributários de que trata o artigo 1°, incluídos no REFIS, devidamente confessados pelo sujeito passivo, poderão ser pagos em até:_x000D_
+_x000D_
+a)	24 (vinte e quatro) parcelas mensais e sucessivas para o contribuinte, pessoa física, considerado de baixa renda, desde de que possua registro atualizado no CADÚNICO do munícipio e que seja proprietário de um único imóvel, que se destine a sua moradia e que possua renda familiar de até 02 (dois) salários mínimos; ou ainda, que sejam portadores de doenças terminais devidamente comprovadas, aposentados, autistas e pensionistas cujo o total da dívida não seja superior a quanti</t>
+  </si>
+  <si>
+    <t>2153</t>
+  </si>
+  <si>
+    <t>EMENDA SUPRESSIVA Nº 01_x000D_
+_x000D_
+SÚMULA: SUPRIME O § 7 DO ARTIGO 4° DO PROJETO DE LEI N° 008/2026 QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS¬, RELATIVOS AOS DÉBITOS TRIBUTÁRIOS COM A FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+O § 7° do artigo 4°, fica suprimido.</t>
+  </si>
+  <si>
     <t>2028</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2028/mocao_no_01-2026_-_repudio_-_vereador_rafael_da_farmacia.pdf</t>
   </si>
   <si>
     <t>O Vereador Mario Francisco da Silva requer a Mesa Diretora, propor para deliberação do Plenário, MOÇÃO DE REPÚDIO às declarações proferidas pelo Vereador Rafael da Farmácia, parlamentar da Câmara Municipal de Ibiporã – PR, durante sessão plenária realizada no dia 13 de fevereiro de 2026, bem como que a presente manifestação seja encaminhada oficialmente à Câmara Municipal de Ibiporã, para conhecimento.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2039/mocao_no_02-2026_-_apoio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE POIO  à equiparação salarial dos professores da Rede Estadual de Ensino do Paraná com os demais servidores Agentes Profissionais do Quadro Próprio do Poder Executivo (QPPE), a ser encaminhada ao Excelentíssimo Senhor Governador do Estado do Paraná e à Secretaria de Estado da Educação (SEED), dando se ciência à APP-Sindicato dos Trabalhadores em Educação do Paraná e às lideranças partidárias da Assembleia Legislativa do Paraná (ALEP). De autoria do Vereador Vinicius Vitorette Araujo.</t>
   </si>
   <si>
+    <t>2097</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO ao CONSEG – Conselho Comunitário de Segurança e Promoção Social de Mandaguaçu – Paraná, e ao  Ilustríssimo Presidente Senhor Fernando Sirena Vandresen, em reconhecimento ao trabalho desenvolvido no Município de Mandaguaçu, conforme justificativa apresentada.</t>
+  </si>
+  <si>
+    <t>2157</t>
+  </si>
+  <si>
+    <t>Requer homenagear com Moção de Aplauso do Poder Legislativo Municipal de Mandaguaçu, o Senhor Luiz Washington Dercy Dias pela atuação de destaque como atleta de handebol no cenário nacional e internacional.</t>
+  </si>
+  <si>
     <t>2048</t>
   </si>
   <si>
     <t>V-PES</t>
   </si>
   <si>
     <t>Votos de Pesar</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2048/pesar_dona_vilma.pdf</t>
   </si>
   <si>
     <t>Externa  e registra em ata sentimentos de pesar pelo falecimento da SENHORA VILMA CAVALARO, dando-se ciência a família enlutada. De autoria do Vereador Fabricio Cesar Martelozzi e Vereadora Karina de Fátima Grossi.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2049/pesar_jair_andre.pdf</t>
   </si>
   <si>
     <t>Registra na ata da Sessão Ordinária realizada nesta data, VOTO DE PROFUNDO PESAR pelo falecimento do SENHOR JAIR ANDRÉ, do qual será dada ciência a família enlutada.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2069/manifestando_pesar_pelo_falecimento_da_senhora_maria_conceicao_cedran.pdf</t>
   </si>
   <si>
     <t>Externa condolências pelo falecimento da SENHORA MARIA CONCEIÇÃO CEDRAN, ocorrido no dia 28 de março passado e registra VOTO DE PESAR.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>Externa condolências pelo falecimento do Senhor José Sandim Martins, ocorrido no dia 1º de março e registra voto de pesar em ata.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>Externa condolências pelo falecimento do Senhor Israel Secco, ocorrido no dia 21 de março passado e registra voto de pesar em ata.</t>
   </si>
   <si>
+    <t>2098</t>
+  </si>
+  <si>
+    <t>Registra voto de pesar pelo falecimento da Senhora Manoela Gonçalves Ribeiro.</t>
+  </si>
+  <si>
+    <t>2106</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2106/votos_de_pesar_donato.pdf</t>
+  </si>
+  <si>
+    <t>Registra na ata da Sessão Ordinária da Câmara  VOTOS DE PROFUNDO PESAR pelo falecimento do Senhor ODAIR DONATO JUNIOR ocorrido no dia em 30 de abril próximo passado.</t>
+  </si>
+  <si>
+    <t>2107</t>
+  </si>
+  <si>
+    <t>Bi Martelosso, Vinicius Vitorette</t>
+  </si>
+  <si>
+    <t>Registra VOTO DE PESAR na ata da Sessão Ordinária da na Câmara pelo falecimento do Senhor Gentil Soncini.</t>
+  </si>
+  <si>
+    <t>2138</t>
+  </si>
+  <si>
+    <t>Alessandro Mansano, Vinicius Vitorette</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2138/pesar_pelo_falecimento_da_senhora_odete.pdf</t>
+  </si>
+  <si>
+    <t>Consigna VOTO DE PESAR em ata da sessão ordinária realizada nesta data, pelo falecimento da Senhora ODETE GABIATO OLIVEIRA.</t>
+  </si>
+  <si>
+    <t>2154</t>
+  </si>
+  <si>
+    <t>Registra em ata, voto de pesar pelo falecimento do Professor LINCOLN JEFFERSON CARRARA, ocorrido no dia 28 de maio do corrente ano.</t>
+  </si>
+  <si>
+    <t>2155</t>
+  </si>
+  <si>
+    <t>Votos de Pesar pelo falecimento do senhor Lincoln Jefferson Carrara.</t>
+  </si>
+  <si>
+    <t>2158</t>
+  </si>
+  <si>
+    <t>Requer Voto de Pesar do Poder Legislativo Municipal pelo falecimento do Senhor João Flor Filho, ocorrido em 1º/06/2026, endereçado ao Senhor Celso Luz Flor.</t>
+  </si>
+  <si>
     <t>2032</t>
   </si>
   <si>
     <t>I-COM</t>
   </si>
   <si>
     <t>Instauração de Comissões</t>
   </si>
   <si>
     <t>Bi Martelosso, Luci Amorim, Marcio Navachi, Mesa Executiva, Vinicius Vitorette</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2032/instauracao_de_comissao_no_01-2026_-_cee_-_pedagio.pdf</t>
   </si>
   <si>
     <t>Requer a instauração de Comissão Especial de Estudos para estudos e análises acerca do contrato de pedágio vinculado à EPR e à ANTT, em conjunto com o Governo do Estado, especialmente no que se refere aos impactos diretos e indiretos para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2040/instauracao_de_comissao_no_02-2026_-_cpi.pdf</t>
   </si>
   <si>
     <t>Requerimento de instauração de Comissão Parlamentar de Inquérito com a finalidade de investigar possíveis irregularidades em processo de contratação pública realizado pela Prefeitura Municipal de Mandaguaçu.</t>
@@ -1276,50 +2125,119 @@
     <t>1983</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1983/oficio_no_032-2026_-_encaminhando_substitutivo_no_01_ao_projeto_de_lei_no_005-26.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 01 ao Projeto de Lei nº 005/2026 - Altera dispositivo da Lei Municipal nº 1680/2009, que dispõe sobre o Estatuto e o Plano de Carreira e de Avanço Unificado dos Profissionais da Educação do Município, e dá outras providências</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2068/no_08_2025__patinete_substitutivo_no_001_2026.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito do Município de Mandaguaçu, o uso, circulação e fiscalização de bicicletas elétricas e veículo de mobilidade individual autopropelidos, e dá outras providências.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2086/substitutivo_no_1_ao_pl_011-2026.pdf</t>
   </si>
   <si>
     <t>Insere dispositivos no Código Tributário Municipal, Le 1.247/2001, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2120</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2120/no_014_instituicao_vagas_tea_sub_001.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes municipais de orientação, conscientização e incentivo à adequada identificação e utilização das vagas de estacionamento preferencial no Município de Mandaguaçu, especialmente quanto às pessoas com deficiência, pessoas idosas e pessoas com Transtorno do Espectro Autista — TEA, observada a legislação federal aplicável.</t>
+  </si>
+  <si>
+    <t>2125</t>
+  </si>
+  <si>
+    <t>MAVET</t>
+  </si>
+  <si>
+    <t>Manutenção do Veto</t>
+  </si>
+  <si>
+    <t>CCLRF - Comissão de Constituição, Legislação e Redação Final</t>
+  </si>
+  <si>
+    <t>Manutenção do veto ao inciso IX do artigo 2º do Projeto de Lei nº 005/2026.</t>
+  </si>
+  <si>
+    <t>2127</t>
+  </si>
+  <si>
+    <t>Manutenção do veto ao artigo 4º do Projeto de Lei nº 005/2026.</t>
+  </si>
+  <si>
+    <t>2123</t>
+  </si>
+  <si>
+    <t>REVET</t>
+  </si>
+  <si>
+    <t>Rejeição ao Veto</t>
+  </si>
+  <si>
+    <t>Rejeição do veto ao artigo 1º do Projeto de Lei nº 005/2026</t>
+  </si>
+  <si>
+    <t>2124</t>
+  </si>
+  <si>
+    <t>Rejeição do veto aos incisos I a VIII do artigo 2º do Projeto de Lei nº 005/2026.</t>
+  </si>
+  <si>
+    <t>2126</t>
+  </si>
+  <si>
+    <t>Rejeição do veto ao artigo 3º do Projeto de Lei nº 005/2026.</t>
+  </si>
+  <si>
+    <t>2144</t>
+  </si>
+  <si>
+    <t>DESPA</t>
+  </si>
+  <si>
+    <t>Despacho da Mesa Executiva</t>
+  </si>
+  <si>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2144/despacho_mesa_executiva_-_prorrogacao_do_prazo_da_cpi_no_01-2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Despacho da Mesa Executiva da Câmara Municipal de Mandaguaçu que dispõe sobre a prorrogação do prazo da Comissão Parlamentar de Inquérito nº 01/2026, consoante os parágrafos 4º e 5º, do artigo 86 do Regimento interno da Câmara Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1623,56 +2541,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1975/projeto_de_lei_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1976/projeto_de_lei_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1979/projeto_de_lei_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1980/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1981/projeto_de_lei_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1998/projeto_de_lei_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2014/projeto_de_lei_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2029/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2030/projeto_de_lei_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2033/projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2034/projeto_de_lei_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2035/projeto_de_lei_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2046/projeto_de_lei_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2052/projeto_de_lei_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2059/projeto_de_lei_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2060/projeto_de_lei_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2074/projeto_de_lei_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2077/projeto_de_lei_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2081/projeto_de_lei_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2083/projeto_de_lei_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2084/projeto_de_lei_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2085/projeto_de_lei_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2087/projeto_de_lei_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1987/projeto_de_lei_legislativo_no_001_altera_a_lei_2187_de_2021_que_dispoe_sobre_a_proibicao_do_manuseio_utilizacao_queima_e_soltura_de_fogos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1991/no_002_institui_o_cadastro_permanente_de_imunidade_tributaria_do_iptu_no_ambito_do_municipio_de_mandaguacu_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2019/projeto_de_lei_no_03_semana_de_conscientizacao_sobre_o_tea.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2020/projeto_de_lei_no_04__dispoe_sobre_a_obrigatoriedade_da_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2021/no_05_dispoe_s_encaminhamento_de_docs_e_demonstrat_de_aud_pub_quadrimestral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2024/no_006_declara_de_utilidade_publica_o_instituto_atitude_solidaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2041/no_007_institui_programa_de_apadrinhamento_afetivo_de_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2061/projeto_de_lei_legislativo_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2065/no_009_dispoe_sobre_a_transparencia_da_nomeacao_de_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2072/projeto_de_lei_protecao_a_crianca_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2078/projeto_de_lei_legislativo_no_011_2026_declara_de_utilidade_publica_municipal_a_coafam.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2082/projeto_de_lei_legislativo_no_012-2026_-_recomposicao_do_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2075/parecer_cfobpf_no_10.2026_-_pca_2024_-_anexo_-_minuta_de_projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1984/no_001_requer_informacoes_sobre_medidas_para_fornecimento_de_canabidiol.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1997/requerimento_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2000/requerimento_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2001/requerimento_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2006/requerimento_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2007/requerimento_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2010/requerimento_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2013/requerimento_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2015/requerimento_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2017/requerimento_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2018/requerimento_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2022/requerimento_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2025/requerimento_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2027/requerimento_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2037/requerimento_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2055/requerimento_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2056/requerimento_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2064/requerimento_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2073/no_019_requer_ao_pref_munic_informacoes_sobre_vagas_nas_creches.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2076/no_020_requer_ao_pref_munic_informacoes_sobre_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2080/no_021_requer_ao_pref_munic_informacoes_sobre_a_marcha_para_jesus.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1985/no_001_indica_criar_o_cargo_de_biomedico.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1986/no_002__solicitando_reforma_da_ponte_da_estrada_palmerinha.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1988/no_003_indica_a_substituicao_de_container_da_ubs_central.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1994/no_004_solicitando_a_implantacao_de_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1995/no_005_indica_reforma_do_telhado_da_casa_da_cultura_e_sala_para_a_assess_de_comunicacao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1996/no_006_indica_o_recolhimento_de_entulho_na_vila_guadiana.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1999/indicacao_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2002/indicacao_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2005/indicacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2008/indicacao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2009/indicacao_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2011/indicacao_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2012/indicacao_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2016/indicacao_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2023/indicacao_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2036/indicacao_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2038/indicacao_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2050/no_023_indica_pista_de_caminhada_na_vila_guadiana.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2051/no_024_indica_criar_programa_de_voucher_para_materiais_escolares.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2053/no_025_indica_licenca_premio_para_servidores.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2054/no_026_indica_aquisicao_de_computadores_para_curso_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2057/no_027_indica_a_apresentacao_de_projeto_de_lei_kit_viagem.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2058/no_028_indica_providencias_no_jardim_garcia.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2062/indicacao_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2063/indicacao_no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2066/indicacao_no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2067/indicacao_no_032-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1978/dispensa_de_pareceres_escritos_-_pl_002-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2028/mocao_no_01-2026_-_repudio_-_vereador_rafael_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2039/mocao_no_02-2026_-_apoio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2048/pesar_dona_vilma.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2049/pesar_jair_andre.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2069/manifestando_pesar_pelo_falecimento_da_senhora_maria_conceicao_cedran.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2032/instauracao_de_comissao_no_01-2026_-_cee_-_pedagio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2040/instauracao_de_comissao_no_02-2026_-_cpi.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1982/substitutivo_no_1_ao_pl_083-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1983/oficio_no_032-2026_-_encaminhando_substitutivo_no_01_ao_projeto_de_lei_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2068/no_08_2025__patinete_substitutivo_no_001_2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2086/substitutivo_no_1_ao_pl_011-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2128/projeto_de_lei_complementar_no_028-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2168/projeto_de_lei_no_032-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1975/projeto_de_lei_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1976/projeto_de_lei_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1979/projeto_de_lei_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1980/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1981/projeto_de_lei_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1998/projeto_de_lei_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2014/projeto_de_lei_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2029/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2030/projeto_de_lei_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2033/projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2034/projeto_de_lei_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2035/projeto_de_lei_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2046/projeto_de_lei_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2052/projeto_de_lei_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2059/projeto_de_lei_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2060/projeto_de_lei_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2074/projeto_de_lei_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2077/projeto_de_lei_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2081/projeto_de_lei_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2083/projeto_de_lei_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2084/projeto_de_lei_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2085/projeto_de_lei_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2087/projeto_de_lei_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2095/projeto_de_lei_no_024-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2099/projeto_de_lei_no_025-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2108/projeto_de_lei_no_026-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2122/projeto_de_lei_no_027-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2156/projeto_de_lei_no_029-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2166/projeto_de_lei_no_030-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2167/projeto_de_lei_no_031-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2170/projeto_de_lei_no_033-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1987/projeto_de_lei_legislativo_no_001_altera_a_lei_2187_de_2021_que_dispoe_sobre_a_proibicao_do_manuseio_utilizacao_queima_e_soltura_de_fogos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1991/no_002_institui_o_cadastro_permanente_de_imunidade_tributaria_do_iptu_no_ambito_do_municipio_de_mandaguacu_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2019/projeto_de_lei_no_03_semana_de_conscientizacao_sobre_o_tea.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2020/projeto_de_lei_no_04__dispoe_sobre_a_obrigatoriedade_da_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2021/no_05_dispoe_s_encaminhamento_de_docs_e_demonstrat_de_aud_pub_quadrimestral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2024/no_006_declara_de_utilidade_publica_o_instituto_atitude_solidaria.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2041/no_007_institui_programa_de_apadrinhamento_afetivo_de_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2061/projeto_de_lei_legislativo_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2065/no_009_dispoe_sobre_a_transparencia_da_nomeacao_de_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2072/projeto_de_lei_protecao_a_crianca_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2078/projeto_de_lei_legislativo_no_011_2026_declara_de_utilidade_publica_municipal_a_coafam.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2082/projeto_de_lei_legislativo_no_012-2026_-_recomposicao_do_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2093/projeto_de_lei_mandaguacu_rosa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2100/no_014_institui_padronizacao_ampliacao_e_regulamentacao_de_vagas_de_estacionamento_preferencial.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2139/no_015_institui_o_dia_municipal_do_associativismo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2159/junho_violeta.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2160/projeto_de_lei_legislativo_declara_utilidade_publica_centro_espirita_luz_e_caridade.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2161/no_018_projeto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2171/projeto_de_lei__inclui_conteudos_programaticos_no_ens_fundamental.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2075/parecer_cfobpf_no_10.2026_-_pca_2024_-_anexo_-_minuta_de_projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1984/no_001_requer_informacoes_sobre_medidas_para_fornecimento_de_canabidiol.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1997/requerimento_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2000/requerimento_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2001/requerimento_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2006/requerimento_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2007/requerimento_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2010/requerimento_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2013/requerimento_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2015/requerimento_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2017/requerimento_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2018/requerimento_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2022/requerimento_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2025/requerimento_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2027/requerimento_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2037/requerimento_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2055/requerimento_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2056/requerimento_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2064/requerimento_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2073/no_019_requer_ao_pref_munic_informacoes_sobre_vagas_nas_creches.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2076/no_020_requer_ao_pref_munic_informacoes_sobre_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2080/no_021_requer_ao_pref_munic_informacoes_sobre_a_marcha_para_jesus.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2089/requerimento_no_022-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2091/requerimento_no_023-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2101/requerimento_no_024-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2104/requerimento_no_025-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2105/requerimento_no_026-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2109/requerimento_no_027-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2110/requerimento_no_028-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2111/requerimento_no_029-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2117/requerimento_no_030-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2118/requerimento_no_031-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2119/no_032_requer_ao_pref_munic_informacoes_sobre_estrada_alternativa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2130/requerimento_no_033-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2142/requerimento_no_034-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2143/requerimento_no_035-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2162/no_036_requer_ionformacoes_sobre_a_rua_victor_pacola.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2163/no_037_requer_informacoes_credenciamento_ch_pub_06_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2169/no_038_requer_informacoes_a_sanepar_sobre_falta_de_agua.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2172/no_039_requer_ao_pref_munic_informacoes_sobre__rua_maristela.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1985/no_001_indica_criar_o_cargo_de_biomedico.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1986/no_002__solicitando_reforma_da_ponte_da_estrada_palmerinha.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1988/no_003_indica_a_substituicao_de_container_da_ubs_central.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1994/no_004_solicitando_a_implantacao_de_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1995/no_005_indica_reforma_do_telhado_da_casa_da_cultura_e_sala_para_a_assess_de_comunicacao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1996/no_006_indica_o_recolhimento_de_entulho_na_vila_guadiana.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1999/indicacao_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2002/indicacao_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2005/indicacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2008/indicacao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2009/indicacao_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2011/indicacao_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2012/indicacao_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2016/indicacao_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2023/indicacao_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2036/indicacao_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2038/indicacao_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2050/no_023_indica_pista_de_caminhada_na_vila_guadiana.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2051/no_024_indica_criar_programa_de_voucher_para_materiais_escolares.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2053/no_025_indica_licenca_premio_para_servidores.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2054/no_026_indica_aquisicao_de_computadores_para_curso_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2057/no_027_indica_a_apresentacao_de_projeto_de_lei_kit_viagem.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2058/no_028_indica_providencias_no_jardim_garcia.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2062/indicacao_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2063/indicacao_no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2066/indicacao_no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2067/indicacao_no_032-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2090/indicacao_no_033-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2092/indicacao_no_034-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2094/indicacao_no_035-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2102/indicacao_no_036-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2103/indicacao_no_037-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2112/indicacao_no_038-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2113/indicacao_no_039-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2114/indicacao_no_040-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2115/indicacao_no_041-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2116/indicacao_no_042-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2121/indicacao_no_043-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2129/indicacao_no_044-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2131/indicacao_no_045-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2132/indicacao_no_046-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2136/indicacao_no_047-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2137/indicacao_no_048-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2140/indicacao_no_049-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2141/indicacao_no_050-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2164/indicacao_no_051-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2165/indicacao_no_052-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2173/no_053_indica_calcamento_do_passeio_da_perimetral_angelo_saes.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1978/dispensa_de_pareceres_escritos_-_pl_002-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2028/mocao_no_01-2026_-_repudio_-_vereador_rafael_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2039/mocao_no_02-2026_-_apoio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2048/pesar_dona_vilma.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2049/pesar_jair_andre.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2069/manifestando_pesar_pelo_falecimento_da_senhora_maria_conceicao_cedran.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2106/votos_de_pesar_donato.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2138/pesar_pelo_falecimento_da_senhora_odete.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2032/instauracao_de_comissao_no_01-2026_-_cee_-_pedagio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2040/instauracao_de_comissao_no_02-2026_-_cpi.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1982/substitutivo_no_1_ao_pl_083-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1983/oficio_no_032-2026_-_encaminhando_substitutivo_no_01_ao_projeto_de_lei_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2068/no_08_2025__patinete_substitutivo_no_001_2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2086/substitutivo_no_1_ao_pl_011-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2120/no_014_instituicao_vagas_tea_sub_001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/2144/despacho_mesa_executiva_-_prorrogacao_do_prazo_da_cpi_no_01-2026_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H113"/>
+  <dimension ref="A1:H198"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="159.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="211" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1732,2897 +2650,5107 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H20" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H21" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H24" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="D25" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="F25" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>108</v>
       </c>
       <c r="H25" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>110</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>111</v>
       </c>
       <c r="D26" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="E26" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="F26" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H26" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>114</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="D27" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="F27" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>116</v>
       </c>
       <c r="H27" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>118</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>25</v>
+        <v>119</v>
       </c>
       <c r="D28" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="E28" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="F28" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>29</v>
+        <v>123</v>
       </c>
       <c r="D29" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="E29" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="F29" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="H29" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>127</v>
       </c>
       <c r="D30" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="E30" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="F30" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="H30" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>131</v>
       </c>
       <c r="D31" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="E31" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="F31" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="H31" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>41</v>
+        <v>135</v>
       </c>
       <c r="D32" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="E32" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="F32" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="H32" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>45</v>
+        <v>139</v>
       </c>
       <c r="D33" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="F33" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="H33" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>49</v>
+        <v>143</v>
       </c>
       <c r="D34" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="E34" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="F34" t="s">
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="H34" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D35" t="s">
-        <v>105</v>
+        <v>147</v>
       </c>
       <c r="E35" t="s">
-        <v>106</v>
+        <v>148</v>
       </c>
       <c r="F35" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="H35" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>152</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" t="s">
         <v>147</v>
       </c>
-      <c r="B36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>106</v>
+        <v>148</v>
       </c>
       <c r="F36" t="s">
-        <v>132</v>
+        <v>153</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="H36" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="E37" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="F37" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H37" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D38" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E38" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F38" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H38" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D39" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E39" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F39" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>164</v>
       </c>
       <c r="H39" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>166</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D40" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E40" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F40" t="s">
-        <v>111</v>
+        <v>153</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>167</v>
       </c>
       <c r="H40" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>169</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="D41" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E41" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F41" t="s">
-        <v>111</v>
+        <v>170</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H41" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="D42" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E42" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F42" t="s">
-        <v>111</v>
+        <v>174</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="H42" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="D43" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E43" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F43" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="H43" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="D44" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E44" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F44" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="H44" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D45" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E45" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F45" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="H45" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="D46" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E46" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F46" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="H46" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="D47" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E47" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F47" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="H47" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="D48" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E48" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F48" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H48" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="D49" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E49" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F49" t="s">
-        <v>176</v>
+        <v>153</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="H49" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="D50" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E50" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F50" t="s">
-        <v>111</v>
+        <v>170</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="H50" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="D51" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E51" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F51" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="H51" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="D52" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E52" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F52" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="H52" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="D53" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="E53" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F53" t="s">
-        <v>184</v>
+        <v>215</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="H53" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="D54" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="E54" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="F54" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="H54" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="D55" t="s">
-        <v>157</v>
+        <v>225</v>
       </c>
       <c r="E55" t="s">
-        <v>158</v>
+        <v>226</v>
       </c>
       <c r="F55" t="s">
-        <v>209</v>
+        <v>174</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="H55" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="D56" t="s">
-        <v>157</v>
+        <v>230</v>
       </c>
       <c r="E56" t="s">
-        <v>158</v>
+        <v>231</v>
       </c>
       <c r="F56" t="s">
-        <v>222</v>
+        <v>193</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="H56" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="D57" t="s">
-        <v>157</v>
+        <v>230</v>
       </c>
       <c r="E57" t="s">
-        <v>158</v>
+        <v>231</v>
       </c>
       <c r="F57" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="H57" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="D58" t="s">
-        <v>157</v>
+        <v>230</v>
       </c>
       <c r="E58" t="s">
-        <v>158</v>
+        <v>231</v>
       </c>
       <c r="F58" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="H58" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D59" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E59" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F59" t="s">
-        <v>111</v>
+        <v>153</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="H59" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D60" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E60" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F60" t="s">
-        <v>238</v>
+        <v>153</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="H60" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D61" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E61" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F61" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="H61" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="D62" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E62" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F62" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="H62" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="D63" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E63" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F63" t="s">
-        <v>238</v>
+        <v>256</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="H63" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="D64" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E64" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F64" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="H64" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="D65" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E65" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F65" t="s">
-        <v>144</v>
+        <v>263</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="H65" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D66" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E66" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F66" t="s">
-        <v>176</v>
+        <v>267</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="H66" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="D67" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E67" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F67" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="H67" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="D68" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E68" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F68" t="s">
-        <v>246</v>
+        <v>153</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="H68" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="D69" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E69" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F69" t="s">
-        <v>111</v>
+        <v>277</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="H69" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="D70" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E70" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F70" t="s">
-        <v>176</v>
+        <v>281</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>271</v>
+        <v>282</v>
       </c>
       <c r="H70" t="s">
-        <v>272</v>
+        <v>283</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="D71" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E71" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F71" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="H71" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="D72" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E72" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F72" t="s">
-        <v>242</v>
+        <v>281</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="H72" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="D73" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E73" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F73" t="s">
         <v>281</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="H73" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="D74" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E74" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F74" t="s">
-        <v>242</v>
+        <v>294</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="H74" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="D75" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E75" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F75" t="s">
-        <v>176</v>
+        <v>298</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="H75" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>9</v>
+        <v>301</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="D76" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E76" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F76" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="H76" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>85</v>
+        <v>107</v>
       </c>
       <c r="D77" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E77" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F77" t="s">
-        <v>242</v>
+        <v>178</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="H77" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="D78" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E78" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F78" t="s">
-        <v>176</v>
+        <v>281</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="H78" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>310</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>115</v>
+      </c>
+      <c r="D79" t="s">
+        <v>230</v>
+      </c>
+      <c r="E79" t="s">
+        <v>231</v>
+      </c>
+      <c r="F79" t="s">
         <v>298</v>
       </c>
-      <c r="B79" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G79" s="1" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H79" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>97</v>
+        <v>119</v>
       </c>
       <c r="D80" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E80" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F80" t="s">
-        <v>303</v>
+        <v>248</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>304</v>
+        <v>314</v>
       </c>
       <c r="H80" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="D81" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E81" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F81" t="s">
-        <v>307</v>
+        <v>317</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="H81" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>311</v>
+        <v>127</v>
       </c>
       <c r="D82" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E82" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F82" t="s">
-        <v>299</v>
+        <v>215</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="H82" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>315</v>
+        <v>10</v>
       </c>
       <c r="D83" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E83" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F83" t="s">
-        <v>195</v>
+        <v>215</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="H83" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>319</v>
+        <v>131</v>
       </c>
       <c r="D84" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E84" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F84" t="s">
-        <v>274</v>
+        <v>248</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="H84" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>323</v>
+        <v>135</v>
       </c>
       <c r="D85" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E85" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F85" t="s">
-        <v>159</v>
+        <v>330</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="H85" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>327</v>
+        <v>139</v>
       </c>
       <c r="D86" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E86" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F86" t="s">
-        <v>176</v>
+        <v>211</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="H86" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>331</v>
+        <v>17</v>
       </c>
       <c r="D87" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E87" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F87" t="s">
-        <v>332</v>
+        <v>193</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="H87" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>336</v>
+        <v>143</v>
       </c>
       <c r="D88" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E88" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F88" t="s">
-        <v>337</v>
+        <v>178</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="H88" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D89" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E89" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F89" t="s">
-        <v>176</v>
+        <v>294</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="H89" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D90" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E90" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F90" t="s">
-        <v>159</v>
+        <v>348</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="H90" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>10</v>
+        <v>352</v>
       </c>
       <c r="D91" t="s">
-        <v>349</v>
+        <v>230</v>
       </c>
       <c r="E91" t="s">
-        <v>350</v>
+        <v>231</v>
       </c>
       <c r="F91" t="s">
-        <v>13</v>
+        <v>281</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="H91" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>17</v>
+        <v>356</v>
       </c>
       <c r="D92" t="s">
-        <v>349</v>
+        <v>230</v>
       </c>
       <c r="E92" t="s">
-        <v>350</v>
+        <v>231</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>153</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="H92" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>21</v>
+        <v>360</v>
       </c>
       <c r="D93" t="s">
-        <v>349</v>
+        <v>230</v>
       </c>
       <c r="E93" t="s">
-        <v>350</v>
+        <v>231</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>153</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="H93" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>25</v>
+        <v>364</v>
       </c>
       <c r="D94" t="s">
-        <v>349</v>
+        <v>230</v>
       </c>
       <c r="E94" t="s">
-        <v>350</v>
+        <v>231</v>
       </c>
       <c r="F94" t="s">
-        <v>13</v>
+        <v>365</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>351</v>
+        <v>366</v>
       </c>
       <c r="H94" t="s">
-        <v>358</v>
+        <v>367</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D95" t="s">
-        <v>349</v>
+        <v>369</v>
       </c>
       <c r="E95" t="s">
-        <v>350</v>
+        <v>370</v>
       </c>
       <c r="F95" t="s">
-        <v>13</v>
+        <v>153</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>351</v>
+        <v>371</v>
       </c>
       <c r="H95" t="s">
-        <v>360</v>
+        <v>372</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D96" t="s">
-        <v>349</v>
+        <v>369</v>
       </c>
       <c r="E96" t="s">
-        <v>350</v>
+        <v>370</v>
       </c>
       <c r="F96" t="s">
-        <v>209</v>
+        <v>374</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>351</v>
+        <v>375</v>
       </c>
       <c r="H96" t="s">
-        <v>362</v>
+        <v>376</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>363</v>
+        <v>377</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D97" t="s">
-        <v>349</v>
+        <v>369</v>
       </c>
       <c r="E97" t="s">
-        <v>350</v>
+        <v>370</v>
       </c>
       <c r="F97" t="s">
-        <v>13</v>
+        <v>330</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>351</v>
+        <v>378</v>
       </c>
       <c r="H97" t="s">
-        <v>364</v>
+        <v>379</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>365</v>
+        <v>380</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D98" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="E98" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F98" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
       <c r="H98" t="s">
-        <v>370</v>
+        <v>383</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D99" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="E99" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F99" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>351</v>
+        <v>385</v>
       </c>
       <c r="H99" t="s">
-        <v>372</v>
+        <v>386</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>373</v>
+        <v>387</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D100" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="E100" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F100" t="s">
-        <v>368</v>
+        <v>330</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>351</v>
+        <v>388</v>
       </c>
       <c r="H100" t="s">
-        <v>374</v>
+        <v>389</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>375</v>
+        <v>390</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D101" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="E101" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="F101" t="s">
-        <v>226</v>
+        <v>186</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>378</v>
+        <v>391</v>
       </c>
       <c r="H101" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="D102" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="E102" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="F102" t="s">
-        <v>111</v>
+        <v>248</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="H102" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>383</v>
+        <v>396</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="D103" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
       <c r="E103" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="F103" t="s">
-        <v>205</v>
+        <v>381</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>386</v>
+        <v>397</v>
       </c>
       <c r="H103" t="s">
-        <v>387</v>
+        <v>398</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="D104" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
       <c r="E104" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="F104" t="s">
-        <v>144</v>
+        <v>381</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>389</v>
+        <v>400</v>
       </c>
       <c r="H104" t="s">
-        <v>390</v>
+        <v>401</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>391</v>
+        <v>402</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="D105" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
       <c r="E105" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="F105" t="s">
-        <v>222</v>
+        <v>153</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>392</v>
+        <v>403</v>
       </c>
       <c r="H105" t="s">
-        <v>393</v>
+        <v>404</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>394</v>
+        <v>405</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="D106" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
       <c r="E106" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="F106" t="s">
-        <v>144</v>
+        <v>248</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>351</v>
+        <v>406</v>
       </c>
       <c r="H106" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="D107" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
       <c r="E107" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="F107" t="s">
-        <v>144</v>
+        <v>317</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>351</v>
+        <v>409</v>
       </c>
       <c r="H107" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="D108" t="s">
-        <v>399</v>
+        <v>369</v>
       </c>
       <c r="E108" t="s">
-        <v>400</v>
+        <v>370</v>
       </c>
       <c r="F108" t="s">
-        <v>401</v>
+        <v>330</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>402</v>
+        <v>412</v>
       </c>
       <c r="H108" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>404</v>
+        <v>414</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="D109" t="s">
-        <v>399</v>
+        <v>369</v>
       </c>
       <c r="E109" t="s">
-        <v>400</v>
+        <v>370</v>
       </c>
       <c r="F109" t="s">
-        <v>136</v>
+        <v>415</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>405</v>
+        <v>416</v>
       </c>
       <c r="H109" t="s">
-        <v>406</v>
+        <v>417</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>407</v>
+        <v>418</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="D110" t="s">
-        <v>408</v>
+        <v>369</v>
       </c>
       <c r="E110" t="s">
-        <v>409</v>
+        <v>370</v>
       </c>
       <c r="F110" t="s">
-        <v>13</v>
+        <v>330</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="H110" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="D111" t="s">
-        <v>408</v>
+        <v>369</v>
       </c>
       <c r="E111" t="s">
-        <v>409</v>
+        <v>370</v>
       </c>
       <c r="F111" t="s">
-        <v>13</v>
+        <v>248</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
       <c r="H111" t="s">
-        <v>414</v>
+        <v>423</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>415</v>
+        <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="D112" t="s">
-        <v>408</v>
+        <v>369</v>
       </c>
       <c r="E112" t="s">
-        <v>409</v>
+        <v>370</v>
       </c>
       <c r="F112" t="s">
-        <v>144</v>
+        <v>277</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="H112" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>25</v>
+        <v>95</v>
       </c>
       <c r="D113" t="s">
-        <v>408</v>
+        <v>369</v>
       </c>
       <c r="E113" t="s">
-        <v>409</v>
+        <v>370</v>
       </c>
       <c r="F113" t="s">
+        <v>330</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H113" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>429</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>99</v>
+      </c>
+      <c r="D114" t="s">
+        <v>369</v>
+      </c>
+      <c r="E114" t="s">
+        <v>370</v>
+      </c>
+      <c r="F114" t="s">
+        <v>248</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H114" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>432</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>103</v>
+      </c>
+      <c r="D115" t="s">
+        <v>369</v>
+      </c>
+      <c r="E115" t="s">
+        <v>370</v>
+      </c>
+      <c r="F115" t="s">
+        <v>433</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H115" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>436</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>107</v>
+      </c>
+      <c r="D116" t="s">
+        <v>369</v>
+      </c>
+      <c r="E116" t="s">
+        <v>370</v>
+      </c>
+      <c r="F116" t="s">
+        <v>437</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H116" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>440</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>111</v>
+      </c>
+      <c r="D117" t="s">
+        <v>369</v>
+      </c>
+      <c r="E117" t="s">
+        <v>370</v>
+      </c>
+      <c r="F117" t="s">
+        <v>441</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H117" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>444</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>115</v>
+      </c>
+      <c r="D118" t="s">
+        <v>369</v>
+      </c>
+      <c r="E118" t="s">
+        <v>370</v>
+      </c>
+      <c r="F118" t="s">
+        <v>433</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H118" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>447</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>119</v>
+      </c>
+      <c r="D119" t="s">
+        <v>369</v>
+      </c>
+      <c r="E119" t="s">
+        <v>370</v>
+      </c>
+      <c r="F119" t="s">
+        <v>267</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H119" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>450</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>123</v>
+      </c>
+      <c r="D120" t="s">
+        <v>369</v>
+      </c>
+      <c r="E120" t="s">
+        <v>370</v>
+      </c>
+      <c r="F120" t="s">
+        <v>317</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H120" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>453</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>127</v>
+      </c>
+      <c r="D121" t="s">
+        <v>369</v>
+      </c>
+      <c r="E121" t="s">
+        <v>370</v>
+      </c>
+      <c r="F121" t="s">
+        <v>193</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H121" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>456</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" t="s">
+        <v>369</v>
+      </c>
+      <c r="E122" t="s">
+        <v>370</v>
+      </c>
+      <c r="F122" t="s">
+        <v>248</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H122" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>459</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>131</v>
+      </c>
+      <c r="D123" t="s">
+        <v>369</v>
+      </c>
+      <c r="E123" t="s">
+        <v>370</v>
+      </c>
+      <c r="F123" t="s">
+        <v>460</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H123" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>463</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>135</v>
+      </c>
+      <c r="D124" t="s">
+        <v>369</v>
+      </c>
+      <c r="E124" t="s">
+        <v>370</v>
+      </c>
+      <c r="F124" t="s">
+        <v>464</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H124" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>467</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>139</v>
+      </c>
+      <c r="D125" t="s">
+        <v>369</v>
+      </c>
+      <c r="E125" t="s">
+        <v>370</v>
+      </c>
+      <c r="F125" t="s">
+        <v>248</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H125" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>470</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>17</v>
+      </c>
+      <c r="D126" t="s">
+        <v>369</v>
+      </c>
+      <c r="E126" t="s">
+        <v>370</v>
+      </c>
+      <c r="F126" t="s">
+        <v>193</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H126" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>473</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>143</v>
+      </c>
+      <c r="D127" t="s">
+        <v>369</v>
+      </c>
+      <c r="E127" t="s">
+        <v>370</v>
+      </c>
+      <c r="F127" t="s">
+        <v>248</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H127" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>476</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>343</v>
+      </c>
+      <c r="D128" t="s">
+        <v>369</v>
+      </c>
+      <c r="E128" t="s">
+        <v>370</v>
+      </c>
+      <c r="F128" t="s">
+        <v>477</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H128" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>480</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>347</v>
+      </c>
+      <c r="D129" t="s">
+        <v>369</v>
+      </c>
+      <c r="E129" t="s">
+        <v>370</v>
+      </c>
+      <c r="F129" t="s">
+        <v>481</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H129" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>484</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>352</v>
+      </c>
+      <c r="D130" t="s">
+        <v>369</v>
+      </c>
+      <c r="E130" t="s">
+        <v>370</v>
+      </c>
+      <c r="F130" t="s">
+        <v>485</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H130" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>488</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>356</v>
+      </c>
+      <c r="D131" t="s">
+        <v>369</v>
+      </c>
+      <c r="E131" t="s">
+        <v>370</v>
+      </c>
+      <c r="F131" t="s">
+        <v>248</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H131" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>491</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>360</v>
+      </c>
+      <c r="D132" t="s">
+        <v>369</v>
+      </c>
+      <c r="E132" t="s">
+        <v>370</v>
+      </c>
+      <c r="F132" t="s">
+        <v>248</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H132" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>494</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>364</v>
+      </c>
+      <c r="D133" t="s">
+        <v>369</v>
+      </c>
+      <c r="E133" t="s">
+        <v>370</v>
+      </c>
+      <c r="F133" t="s">
+        <v>477</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H133" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>497</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>498</v>
+      </c>
+      <c r="D134" t="s">
+        <v>369</v>
+      </c>
+      <c r="E134" t="s">
+        <v>370</v>
+      </c>
+      <c r="F134" t="s">
+        <v>499</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H134" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>502</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>503</v>
+      </c>
+      <c r="D135" t="s">
+        <v>369</v>
+      </c>
+      <c r="E135" t="s">
+        <v>370</v>
+      </c>
+      <c r="F135" t="s">
+        <v>330</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H135" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>506</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>507</v>
+      </c>
+      <c r="D136" t="s">
+        <v>369</v>
+      </c>
+      <c r="E136" t="s">
+        <v>370</v>
+      </c>
+      <c r="F136" t="s">
+        <v>193</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H136" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>510</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>511</v>
+      </c>
+      <c r="D137" t="s">
+        <v>369</v>
+      </c>
+      <c r="E137" t="s">
+        <v>370</v>
+      </c>
+      <c r="F137" t="s">
+        <v>365</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H137" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>514</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>515</v>
+      </c>
+      <c r="D138" t="s">
+        <v>369</v>
+      </c>
+      <c r="E138" t="s">
+        <v>370</v>
+      </c>
+      <c r="F138" t="s">
+        <v>186</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H138" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>518</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>519</v>
+      </c>
+      <c r="D139" t="s">
+        <v>369</v>
+      </c>
+      <c r="E139" t="s">
+        <v>370</v>
+      </c>
+      <c r="F139" t="s">
+        <v>317</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H139" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>522</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>523</v>
+      </c>
+      <c r="D140" t="s">
+        <v>369</v>
+      </c>
+      <c r="E140" t="s">
+        <v>370</v>
+      </c>
+      <c r="F140" t="s">
+        <v>524</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H140" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>527</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>528</v>
+      </c>
+      <c r="D141" t="s">
+        <v>369</v>
+      </c>
+      <c r="E141" t="s">
+        <v>370</v>
+      </c>
+      <c r="F141" t="s">
+        <v>481</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H141" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>531</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>532</v>
+      </c>
+      <c r="D142" t="s">
+        <v>369</v>
+      </c>
+      <c r="E142" t="s">
+        <v>370</v>
+      </c>
+      <c r="F142" t="s">
+        <v>186</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H142" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>535</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>536</v>
+      </c>
+      <c r="D143" t="s">
+        <v>369</v>
+      </c>
+      <c r="E143" t="s">
+        <v>370</v>
+      </c>
+      <c r="F143" t="s">
+        <v>330</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H143" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>539</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>540</v>
+      </c>
+      <c r="D144" t="s">
+        <v>369</v>
+      </c>
+      <c r="E144" t="s">
+        <v>370</v>
+      </c>
+      <c r="F144" t="s">
+        <v>481</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H144" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>543</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>544</v>
+      </c>
+      <c r="D145" t="s">
+        <v>369</v>
+      </c>
+      <c r="E145" t="s">
+        <v>370</v>
+      </c>
+      <c r="F145" t="s">
+        <v>248</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H145" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>547</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>548</v>
+      </c>
+      <c r="D146" t="s">
+        <v>369</v>
+      </c>
+      <c r="E146" t="s">
+        <v>370</v>
+      </c>
+      <c r="F146" t="s">
+        <v>549</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H146" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>552</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>553</v>
+      </c>
+      <c r="D147" t="s">
+        <v>369</v>
+      </c>
+      <c r="E147" t="s">
+        <v>370</v>
+      </c>
+      <c r="F147" t="s">
+        <v>248</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H147" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>556</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>21</v>
+      </c>
+      <c r="D148" t="s">
+        <v>557</v>
+      </c>
+      <c r="E148" t="s">
+        <v>558</v>
+      </c>
+      <c r="F148" t="s">
         <v>13</v>
       </c>
-      <c r="G113" s="1" t="s">
-[...3 lines deleted...]
-        <v>420</v>
+      <c r="G148" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H148" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>560</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>27</v>
+      </c>
+      <c r="D149" t="s">
+        <v>557</v>
+      </c>
+      <c r="E149" t="s">
+        <v>558</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H149" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>562</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>31</v>
+      </c>
+      <c r="D150" t="s">
+        <v>557</v>
+      </c>
+      <c r="E150" t="s">
+        <v>558</v>
+      </c>
+      <c r="F150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H150" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>564</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>35</v>
+      </c>
+      <c r="D151" t="s">
+        <v>557</v>
+      </c>
+      <c r="E151" t="s">
+        <v>558</v>
+      </c>
+      <c r="F151" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H151" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>566</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152" t="s">
+        <v>557</v>
+      </c>
+      <c r="E152" t="s">
+        <v>558</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H152" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>568</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>43</v>
+      </c>
+      <c r="D153" t="s">
+        <v>557</v>
+      </c>
+      <c r="E153" t="s">
+        <v>558</v>
+      </c>
+      <c r="F153" t="s">
+        <v>281</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H153" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>570</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>47</v>
+      </c>
+      <c r="D154" t="s">
+        <v>557</v>
+      </c>
+      <c r="E154" t="s">
+        <v>558</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H154" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>572</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>51</v>
+      </c>
+      <c r="D155" t="s">
+        <v>557</v>
+      </c>
+      <c r="E155" t="s">
+        <v>558</v>
+      </c>
+      <c r="F155" t="s">
+        <v>178</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H155" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>574</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>21</v>
+      </c>
+      <c r="D156" t="s">
+        <v>575</v>
+      </c>
+      <c r="E156" t="s">
+        <v>576</v>
+      </c>
+      <c r="F156" t="s">
+        <v>577</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H156" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>580</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>27</v>
+      </c>
+      <c r="D157" t="s">
+        <v>575</v>
+      </c>
+      <c r="E157" t="s">
+        <v>576</v>
+      </c>
+      <c r="F157" t="s">
+        <v>577</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H157" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>582</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>31</v>
+      </c>
+      <c r="D158" t="s">
+        <v>575</v>
+      </c>
+      <c r="E158" t="s">
+        <v>576</v>
+      </c>
+      <c r="F158" t="s">
+        <v>577</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H158" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>584</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>21</v>
+      </c>
+      <c r="D159" t="s">
+        <v>585</v>
+      </c>
+      <c r="E159" t="s">
+        <v>586</v>
+      </c>
+      <c r="F159" t="s">
+        <v>221</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H159" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>588</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>27</v>
+      </c>
+      <c r="D160" t="s">
+        <v>585</v>
+      </c>
+      <c r="E160" t="s">
+        <v>586</v>
+      </c>
+      <c r="F160" t="s">
+        <v>221</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H160" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>590</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>31</v>
+      </c>
+      <c r="D161" t="s">
+        <v>585</v>
+      </c>
+      <c r="E161" t="s">
+        <v>586</v>
+      </c>
+      <c r="F161" t="s">
+        <v>221</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H161" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>592</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>35</v>
+      </c>
+      <c r="D162" t="s">
+        <v>585</v>
+      </c>
+      <c r="E162" t="s">
+        <v>586</v>
+      </c>
+      <c r="F162" t="s">
+        <v>153</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H162" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>594</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>39</v>
+      </c>
+      <c r="D163" t="s">
+        <v>585</v>
+      </c>
+      <c r="E163" t="s">
+        <v>586</v>
+      </c>
+      <c r="F163" t="s">
+        <v>153</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H163" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>596</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>43</v>
+      </c>
+      <c r="D164" t="s">
+        <v>585</v>
+      </c>
+      <c r="E164" t="s">
+        <v>586</v>
+      </c>
+      <c r="F164" t="s">
+        <v>153</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H164" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>598</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>47</v>
+      </c>
+      <c r="D165" t="s">
+        <v>585</v>
+      </c>
+      <c r="E165" t="s">
+        <v>586</v>
+      </c>
+      <c r="F165" t="s">
+        <v>153</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H165" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>600</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>51</v>
+      </c>
+      <c r="D166" t="s">
+        <v>585</v>
+      </c>
+      <c r="E166" t="s">
+        <v>586</v>
+      </c>
+      <c r="F166" t="s">
+        <v>153</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H166" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>602</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>55</v>
+      </c>
+      <c r="D167" t="s">
+        <v>585</v>
+      </c>
+      <c r="E167" t="s">
+        <v>586</v>
+      </c>
+      <c r="F167" t="s">
+        <v>153</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H167" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>604</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>59</v>
+      </c>
+      <c r="D168" t="s">
+        <v>585</v>
+      </c>
+      <c r="E168" t="s">
+        <v>586</v>
+      </c>
+      <c r="F168" t="s">
+        <v>153</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H168" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>606</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>63</v>
+      </c>
+      <c r="D169" t="s">
+        <v>585</v>
+      </c>
+      <c r="E169" t="s">
+        <v>586</v>
+      </c>
+      <c r="F169" t="s">
+        <v>153</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H169" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>608</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>21</v>
+      </c>
+      <c r="D170" t="s">
+        <v>609</v>
+      </c>
+      <c r="E170" t="s">
+        <v>610</v>
+      </c>
+      <c r="F170" t="s">
+        <v>298</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H170" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>613</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>27</v>
+      </c>
+      <c r="D171" t="s">
+        <v>609</v>
+      </c>
+      <c r="E171" t="s">
+        <v>610</v>
+      </c>
+      <c r="F171" t="s">
+        <v>153</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H171" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>616</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>31</v>
+      </c>
+      <c r="D172" t="s">
+        <v>609</v>
+      </c>
+      <c r="E172" t="s">
+        <v>610</v>
+      </c>
+      <c r="F172" t="s">
+        <v>186</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H172" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>618</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>35</v>
+      </c>
+      <c r="D173" t="s">
+        <v>609</v>
+      </c>
+      <c r="E173" t="s">
+        <v>610</v>
+      </c>
+      <c r="F173" t="s">
+        <v>186</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H173" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>620</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>21</v>
+      </c>
+      <c r="D174" t="s">
+        <v>621</v>
+      </c>
+      <c r="E174" t="s">
+        <v>622</v>
+      </c>
+      <c r="F174" t="s">
+        <v>277</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H174" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>625</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>27</v>
+      </c>
+      <c r="D175" t="s">
+        <v>621</v>
+      </c>
+      <c r="E175" t="s">
+        <v>622</v>
+      </c>
+      <c r="F175" t="s">
+        <v>186</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H175" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>628</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>31</v>
+      </c>
+      <c r="D176" t="s">
+        <v>621</v>
+      </c>
+      <c r="E176" t="s">
+        <v>622</v>
+      </c>
+      <c r="F176" t="s">
+        <v>294</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H176" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>631</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>35</v>
+      </c>
+      <c r="D177" t="s">
+        <v>621</v>
+      </c>
+      <c r="E177" t="s">
+        <v>622</v>
+      </c>
+      <c r="F177" t="s">
+        <v>186</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H177" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>633</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>39</v>
+      </c>
+      <c r="D178" t="s">
+        <v>621</v>
+      </c>
+      <c r="E178" t="s">
+        <v>622</v>
+      </c>
+      <c r="F178" t="s">
+        <v>186</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H178" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>635</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>43</v>
+      </c>
+      <c r="D179" t="s">
+        <v>621</v>
+      </c>
+      <c r="E179" t="s">
+        <v>622</v>
+      </c>
+      <c r="F179" t="s">
+        <v>499</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H179" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>637</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>47</v>
+      </c>
+      <c r="D180" t="s">
+        <v>621</v>
+      </c>
+      <c r="E180" t="s">
+        <v>622</v>
+      </c>
+      <c r="F180" t="s">
+        <v>374</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H180" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>640</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>51</v>
+      </c>
+      <c r="D181" t="s">
+        <v>621</v>
+      </c>
+      <c r="E181" t="s">
+        <v>622</v>
+      </c>
+      <c r="F181" t="s">
+        <v>641</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H181" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>643</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>55</v>
+      </c>
+      <c r="D182" t="s">
+        <v>621</v>
+      </c>
+      <c r="E182" t="s">
+        <v>622</v>
+      </c>
+      <c r="F182" t="s">
+        <v>644</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H182" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>647</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>59</v>
+      </c>
+      <c r="D183" t="s">
+        <v>621</v>
+      </c>
+      <c r="E183" t="s">
+        <v>622</v>
+      </c>
+      <c r="F183" t="s">
+        <v>433</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H183" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>649</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>63</v>
+      </c>
+      <c r="D184" t="s">
+        <v>621</v>
+      </c>
+      <c r="E184" t="s">
+        <v>622</v>
+      </c>
+      <c r="F184" t="s">
+        <v>433</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H184" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>651</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>67</v>
+      </c>
+      <c r="D185" t="s">
+        <v>621</v>
+      </c>
+      <c r="E185" t="s">
+        <v>622</v>
+      </c>
+      <c r="F185" t="s">
+        <v>186</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H185" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>653</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>21</v>
+      </c>
+      <c r="D186" t="s">
+        <v>654</v>
+      </c>
+      <c r="E186" t="s">
+        <v>655</v>
+      </c>
+      <c r="F186" t="s">
+        <v>656</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H186" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>659</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>27</v>
+      </c>
+      <c r="D187" t="s">
+        <v>654</v>
+      </c>
+      <c r="E187" t="s">
+        <v>655</v>
+      </c>
+      <c r="F187" t="s">
+        <v>178</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H187" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>662</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>21</v>
+      </c>
+      <c r="D188" t="s">
+        <v>663</v>
+      </c>
+      <c r="E188" t="s">
+        <v>664</v>
+      </c>
+      <c r="F188" t="s">
+        <v>13</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H188" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>667</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>27</v>
+      </c>
+      <c r="D189" t="s">
+        <v>663</v>
+      </c>
+      <c r="E189" t="s">
+        <v>664</v>
+      </c>
+      <c r="F189" t="s">
+        <v>13</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H189" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>670</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>31</v>
+      </c>
+      <c r="D190" t="s">
+        <v>663</v>
+      </c>
+      <c r="E190" t="s">
+        <v>664</v>
+      </c>
+      <c r="F190" t="s">
+        <v>186</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H190" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>673</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>35</v>
+      </c>
+      <c r="D191" t="s">
+        <v>663</v>
+      </c>
+      <c r="E191" t="s">
+        <v>664</v>
+      </c>
+      <c r="F191" t="s">
+        <v>13</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H191" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>676</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>39</v>
+      </c>
+      <c r="D192" t="s">
+        <v>663</v>
+      </c>
+      <c r="E192" t="s">
+        <v>664</v>
+      </c>
+      <c r="F192" t="s">
+        <v>381</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H192" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>679</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>21</v>
+      </c>
+      <c r="D193" t="s">
+        <v>680</v>
+      </c>
+      <c r="E193" t="s">
+        <v>681</v>
+      </c>
+      <c r="F193" t="s">
+        <v>682</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H193" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>684</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>27</v>
+      </c>
+      <c r="D194" t="s">
+        <v>680</v>
+      </c>
+      <c r="E194" t="s">
+        <v>681</v>
+      </c>
+      <c r="F194" t="s">
+        <v>682</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H194" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>686</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>21</v>
+      </c>
+      <c r="D195" t="s">
+        <v>687</v>
+      </c>
+      <c r="E195" t="s">
+        <v>688</v>
+      </c>
+      <c r="F195" t="s">
+        <v>682</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H195" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>690</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>27</v>
+      </c>
+      <c r="D196" t="s">
+        <v>687</v>
+      </c>
+      <c r="E196" t="s">
+        <v>688</v>
+      </c>
+      <c r="F196" t="s">
+        <v>682</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H196" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>692</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>31</v>
+      </c>
+      <c r="D197" t="s">
+        <v>687</v>
+      </c>
+      <c r="E197" t="s">
+        <v>688</v>
+      </c>
+      <c r="F197" t="s">
+        <v>682</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H197" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>694</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>21</v>
+      </c>
+      <c r="D198" t="s">
+        <v>695</v>
+      </c>
+      <c r="E198" t="s">
+        <v>696</v>
+      </c>
+      <c r="F198" t="s">
+        <v>174</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H198" t="s">
+        <v>698</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4695,50 +7823,135 @@
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>