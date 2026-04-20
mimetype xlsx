--- v0 (2025-12-01)
+++ v1 (2026-04-20)
@@ -54,3761 +54,3761 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Bi Martelosso, Flavio Pinheiro, João do Alto, Karina Grossi</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/731/proposta_de_emenda_a_lom__-_altera_orcamento_impositivo_em_mandaguacu_-_2025.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/731/proposta_de_emenda_a_lom__-_altera_orcamento_impositivo_em_mandaguacu_-_2025.pdf</t>
   </si>
   <si>
     <t>Insere e altera dispositivos da Lei Orgânica do Município de Mandaguaçu, em conformidade com o contido na Emenda Constitucional nº 86, de 17 de março de 2015, Emenda Constitucional nº 100, de 26 de junho de 2019, e Emenda Constitucional nº 126, de 21 de dezembro de 2022.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/957/emenda_a_lei_organica_02.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/957/emenda_a_lei_organica_02.pdf</t>
   </si>
   <si>
     <t>Altera, insere e revoga dispositivos da Lei Orgânica do Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Maurício Aparecido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/779/oficio_200-23_pl_024-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/779/oficio_200-23_pl_024-23.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos X e XI do Estatuto e o Plano de Cargos e de Avanço Unificado dos Profissionais da Educação do Município de Mandaguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/624/projeto_de_lei_no_001_2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/624/projeto_de_lei_no_001_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a recomposição da remuneração dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/625/projeto_de_lei_no_002_2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/625/projeto_de_lei_no_002_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a recomposição dos subsídios dos agentes políticos e dá outras providências.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/629/projeto_de_lei_n_003-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/629/projeto_de_lei_n_003-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo  de Fomento com a entidade Asilo São Vicente de Paulo de Mandaguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/630/projeto_de_lei_n_004-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/630/projeto_de_lei_n_004-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar termo  de fomento com a AVE - Associação Vida e Esperança e dá outras providências.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/641/projeto_de_lei_n_005-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/641/projeto_de_lei_n_005-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Saúde do Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_no_006-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_no_006-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder à abertura de crédito adicional suplementar no corrente exercício financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_no_007-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_no_007-2023.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o Sistema Municipal de Cultura do Município de Mandaguaçu, e dá outras providências.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/664/projeto_de_lei_no_008-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/664/projeto_de_lei_no_008-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar imóvel do Município e dá outras providências.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/665/projeto_de_lei_no_009-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/665/projeto_de_lei_no_009-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nomenclaturas de logradouros públicos integrantes de empreendimentos imobiliários aprovados pela municipalidade, e dá outras providências.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/666/projeto_de_lei_no_010-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/666/projeto_de_lei_no_010-2023.pdf</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/681/projeto_de_lei_n_11_2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/681/projeto_de_lei_n_11_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Colaboração com a entidade Asilo São Vicente de Paulo de Mandaguaçu/Pr e dá outras providências.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/705/projeto_de_lei_no_012-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/705/projeto_de_lei_no_012-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos de Criança e do Adolescente, Conselho  Municipal, Fundo Municipal, Conferência Municipal, Estrutura e Funcionamento do Conselho Tutelar de Mandaguaçu/PR e dá outras providências.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/717/projeto_de_lei_n_13_-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/717/projeto_de_lei_n_13_-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - REFIS, relativo aos débitos tributários com a Fazenda Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/732/projeto_de_lei_no_014-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/732/projeto_de_lei_no_014-23.pdf</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_lei_n_016-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_lei_n_016-2023.pdf</t>
   </si>
   <si>
     <t>Disciplina as condições para exploração do serviço de táxi no município de Mandaguaçu, e dá outras providências.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/756/oficio_183-23_pl_017-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/756/oficio_183-23_pl_017-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a Associação Norte Paranaense de Reabilitação - ANPR e dá outras providências.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/757/projeto_de_lei_n_018-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/757/projeto_de_lei_n_018-2023.pdf</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/758/projeto_de_lei_n_019-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/758/projeto_de_lei_n_019-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Colaboração com a AVE - Associação Vida e Esperança e dá outras providências.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/762/oficio_192-23_-_pl_020-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/762/oficio_192-23_-_pl_020-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à abertura de crédito adicional SUPLEMENTAR no corrente exercício financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/763/oficio_193-23_-_pl_021-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/763/oficio_193-23_-_pl_021-23.pdf</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/774/oficio_199-23_-_pl_022-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/774/oficio_199-23_-_pl_022-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Colaboração com a Fundação Educacional Meninos e Meninas de Rua Profeta Elias de Curitiba-Pr e dá outras providências.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/777/oficio_194-23_pl_023-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/777/oficio_194-23_pl_023-23.pdf</t>
   </si>
   <si>
     <t>Autoriza a isenção de IPTU ao imóvel do Rotary Club de Mandaguaçu e dá outras providências</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/797/projeto_de_lei_25-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/797/projeto_de_lei_25-2023.pdf</t>
   </si>
   <si>
     <t>Altera e revoga disposições da Lei Municipal nº 1.621, de 12 de setembro de 2.008, e dá outras providências.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/803/oficio_233-23_-_pl_026-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/803/oficio_233-23_-_pl_026-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o aumento do número de vagas no cargo de Assistente Social, do Quadro de Pessoal da Prefeitura Municipal e altera o Anexo II da Lei Municipal nº 1752/2011</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/818/oficio_252-23_-_pl_027-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/818/oficio_252-23_-_pl_027-23.pdf</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Gilmar Cadamuro</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/864/pl_028-2023_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/864/pl_028-2023_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder à abertura de crédito adicional SUPLEMENTAR no corrente exercício financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/880/oficio_339-23_-_pl_029-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/880/oficio_339-23_-_pl_029-23.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal Nº 2206/2021, acrescenta à mesma o anexo V e dá outras providências.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/881/oficio_351-23_-_pl_030-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/881/oficio_351-23_-_pl_030-23.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no protocolo de intenções e estatuto/contrato do consórcio público intermunicipal de inovação e desenvolvimento do Estado do Paraná - CINDEPAR, e dá outras providências.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/882/oficio_359-23_-_pl_031-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/882/oficio_359-23_-_pl_031-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alíquotas de contribuição do Município de Mandaguaçu-PR e dos segurados para o Fundo de Previdência dos Servidores Municipais de Mandaguaçu; sobre a forma de amortização do déficit técnico atuarial de acordo com a Portaria 1467/2022, de 02 de junho de 2022, que "Disciplina os parâmetros e as diretrizes gerais para a organização e funcionamento dos regimes próprios de previdência social dos servidores públicos da União, dos Estados, do Distrito Federal e dos Municípios, em cumprimento à Lei nº 103, de 2019" - custo suplementar por aportes financeiros - do Regime Próprio de Previdência Social do Município de Mandaguaçu, Estado do Paraná, mediante atualização anual, e dá outras providências.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/883/oficio_383-23_-_pl_032-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/883/oficio_383-23_-_pl_032-23.pdf</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/884/oficio_385-23_-_pl_033-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/884/oficio_385-23_-_pl_033-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Inclusão no PPA para 2022-2025, na LDO para 2023 e autorização para abertura de Crédito Adicional Especial na LOA para 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/896/oficio_390-23_-_pl_034-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/896/oficio_390-23_-_pl_034-23.pdf</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/897/oficio_408-23_-_pl_035-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/897/oficio_408-23_-_pl_035-23.pdf</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/898/oficio_409-23_-_pl_036-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/898/oficio_409-23_-_pl_036-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a Entidade Associação de Pais e Amigos dos Excepcionais - APAE de Mandaguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/907/oficio_434-23_-_pl_037-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/907/oficio_434-23_-_pl_037-23.pdf</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/916/oficio_443-23_-_pl_038-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/916/oficio_443-23_-_pl_038-23.pdf</t>
   </si>
   <si>
     <t>Regulamenta os critérios para a concessão de benefícios eventuais no Município de Mandaguaçu, Estado do Paraná, em conformidade com a Lei Federal Nº 8.742, de 7 de dezembro de 1993 e suas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_040-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_040-2023.pdf</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/936/oficio_496-23_-_pl_041-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/936/oficio_496-23_-_pl_041-23.pdf</t>
   </si>
   <si>
     <t>Insere disposições na Lei Municipal nº 918, de 1º de junho de 1.995, e dá outras providências.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/942/oficio_506-23_-_pl_042-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/942/oficio_506-23_-_pl_042-23.pdf</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/943/oficio_507-23_-_pl_043-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/943/oficio_507-23_-_pl_043-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo Municipal a firmar termo de Fomento com a Associação de Pais e Amigos dos Excepcionais - APAE de Mandaguaçu/Pr, através dos recursos do FUNDEB e dá outras providências.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/954/oficio_519-23_-_pl_044-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/954/oficio_519-23_-_pl_044-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder parcelas salariais complementares aos enfermeiros, técnicos de enfermagem e auxiliares de enfermagem, que fazem parte do quadro de servidores efetivos do Município de Mandaguaçu, e dá outras providências.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/967/oficio_547-23_-_pl_045-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/967/oficio_547-23_-_pl_045-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com o CONSEG Conselho Comunitário de Segurança e Promoção Social de Mandaguaçu/Pr.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/971/oficio_550-23_-_pl_046-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/971/oficio_550-23_-_pl_046-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração, acréscimo e revogação de dispositivos da Lei Municipal nº 1.621/2008 que trata do Regime Jurídico dos Servidores Públicos da Administração Direta e Indireta do Município de Mandaguaçu/PR.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/972/oficio_551-23_-_pl_047-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/972/oficio_551-23_-_pl_047-23.pdf</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/978/oficio_554-23_-_pl_048-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/978/oficio_554-23_-_pl_048-23.pdf</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/979/oficio_561-23_-_pl_049-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/979/oficio_561-23_-_pl_049-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Inclusão no PPA para 2022-2025, na LDO para 2023 e autorização para abertura de Crédito Adicional ESPECIAL na LOA para 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/989/projeto_de_lei_no_050-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/989/projeto_de_lei_no_050-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder à abertura de crédito suplementar no corrente exercício financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/995/oficio_583-23_-_pl_051-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/995/oficio_583-23_-_pl_051-23.pdf</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1005/projeto_de_lei_no_052-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1005/projeto_de_lei_no_052-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão e alterações de programas e dotações no PPA/2022-2025, na LDO/2023, e autorização para abertura de crédito adicional ESPECIAL na LOA/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/pl_no_053-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/pl_no_053-2023.pdf</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/oficio_609-23_-_pl_054-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/oficio_609-23_-_pl_054-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação, a alteração de destinação de imóvel, e autoriza a concessão de direito real de uso para o Lote de terras nº. 18/A de Mandaguaçu, e dá outras providências.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/pl_no_055-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/pl_no_055-2023.pdf</t>
   </si>
   <si>
     <t>Institui o "Programa Banco de Ração para Animais" em Mandaguaçu, e dá outras providências.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1059/oficio_623-23_-_pl_056-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1059/oficio_623-23_-_pl_056-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a Associação Maringaense dos Autistas - AMA e dá outras providências.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1060/oficio_625-23_-_pl_057-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1060/oficio_625-23_-_pl_057-23.pdf</t>
   </si>
   <si>
     <t>Regulamenta o funcionamento do cemitério, autoriza a construção de ossário para a guarda de restos mortais em situação de abandono ou ruína, e dá outras providências.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1061/oficio_626-23_-_pl_058-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1061/oficio_626-23_-_pl_058-23.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Educação Ambiental no Município de Mandaguaçu, e dá outras providências.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1062/oficio_627-23_-_pl_059-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1062/oficio_627-23_-_pl_059-23.pdf</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1071/oficio_634-23_-_pl_060-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1071/oficio_634-23_-_pl_060-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a Associação Eucarístico de Jesus - Vita Core e dá outras providências.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1072/oficio_635-23_-_pl_061-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1072/oficio_635-23_-_pl_061-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Colaboração com a Entidade Associação Vida e Esperança - AVE e dá outras providências.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1083/oficio_643-23_-_pl_062-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1083/oficio_643-23_-_pl_062-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a doação de imóvel ao ESTADO DO PARANÁ, e dá outras providências.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/oficio_667-23_-_pl_063-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/oficio_667-23_-_pl_063-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a doação de imóvel ao ESTADO DO PARANÁ - Tribunal de Justiça CNPJ nº 77.821.841/0001-94, e dá outras providências.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/oficio_674-23_-_pl_064-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/oficio_674-23_-_pl_064-23.pdf</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/oficio_688-23_-_pl_065-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/oficio_688-23_-_pl_065-23.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso de imóvel de propriedade do Município e dá outras providências.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei - Poder Legislativo</t>
   </si>
   <si>
     <t>Bi Martelosso, Flavio Pinheiro, Karina Grossi</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/684/pl_sobre_alimentar_animais_de_rua.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/684/pl_sobre_alimentar_animais_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alimentação de animais comunitários ou abandonados no Município de Mandaguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>João do Alto</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/706/pl_02.2023_-_legislativo_-_joao_ramos_costa_-_material_fresado_zona_rural.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/706/pl_02.2023_-_legislativo_-_joao_ramos_costa_-_material_fresado_zona_rural.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o aproveitamento do material fresado de asfalto e a sua reutilização em estradas rurais não pavimentadas do Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>Genildo Juliao</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/727/projeto_de_lei_transparencia_de_obras_publicas.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/727/projeto_de_lei_transparencia_de_obras_publicas.pdf</t>
   </si>
   <si>
     <t>Fica instituída a Política de Transparência nas obras públicas do Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_lei_legislativo_no_04-2023_-_dispoe_sobre_a_disponibilidade_de_acesso_a_informacoes_para_os_usuarios_da_saude.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_lei_legislativo_no_04-2023_-_dispoe_sobre_a_disponibilidade_de_acesso_a_informacoes_para_os_usuarios_da_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilidade de acesso a informações para os usuários da saúde, acessar informações referente a regulação para exames, consultas e procedimentos cirúrgicos, e dá outras providências.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/795/pl_05.2023_-_legislativo_-_bolsa_atleta.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/795/pl_05.2023_-_legislativo_-_bolsa_atleta.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Bolsa Atleta no Município de Mandaguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/796/projeto_de_lei_n_006-2023_-_mesa_executiva_-_altera_lei_de_diarias.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/796/projeto_de_lei_n_006-2023_-_mesa_executiva_-_altera_lei_de_diarias.pdf</t>
   </si>
   <si>
     <t>Acresce e revoga dispositivos à Lei Municipal nº 2.178 de 2021.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>Fernando Costa</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/846/pl_07.2023_-_institui_no_calendario_oficial_encontro_de_som_automotivo.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/846/pl_07.2023_-_institui_no_calendario_oficial_encontro_de_som_automotivo.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Mandaguaçu, Estado do Paraná, o Encontro de Som Automotivo.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/935/projeto_de_lei_08-2023_-_poder_legislativo.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/935/projeto_de_lei_08-2023_-_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei Municipal n.º 2.178/2021, que dispõe sobre a Instituição, concessão e pagamento de diárias a vereadores e servidores da Câmara Municipal de Mandaguaçu.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/996/pl_09.2023_-_revoga_artigo_do_plano_de_cargos_e_salarios.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/996/pl_09.2023_-_revoga_artigo_do_plano_de_cargos_e_salarios.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 21, §4º da Lei Municipal n.º 1.839 de 09 de outubro de 2013, a qual dispõe sobre o Plano de Cargos, Carreira e Vencimentos dos Servidores Públicos Efetivos da Câmara Municipal de Mandaguaçu.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1014/pl_10.2023_-_legislativo_-_joao_ramos_costa_-_denominacao_de_ruas.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1014/pl_10.2023_-_legislativo_-_joao_ramos_costa_-_denominacao_de_ruas.pdf</t>
   </si>
   <si>
     <t>Denomina as vias públicas Projetada A, Projetada B e Projetada D, da Vila Rural Elza Lerner de Mandaguaçu.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>Bi Martelosso, Carminho, Flavio Pinheiro, Karina Grossi</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/pl_11.2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/pl_11.2023.pdf</t>
   </si>
   <si>
     <t>Denomina de “Cleber Gomes Sarabia” o campo gramado “Meu Campinho” localizado na rua Nestor Volpato, bairro Santa Rosa em Mandaguaçu, Estado do Paraná.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/643/2023_credito-adicional-suplementar-carro.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/643/2023_credito-adicional-suplementar-carro.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no orçamento da Câmara Municipal de Mandaguaçu, Estado do Paraná, no corrente exercício financeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/755/2023_alteracao_regimento_interno_-orcamento_impositivo.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/755/2023_alteracao_regimento_interno_-orcamento_impositivo.pdf</t>
   </si>
   <si>
     <t>Insere e altera dispositivos da Resolução n. 102 de 17 de agosto de 2000 - Regimento Interno da Câmara Municipal de Mandaguaçu.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/772/2023_-_regulamentacao_do_uso_do_veiculo_oficial.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/772/2023_-_regulamentacao_do_uso_do_veiculo_oficial.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização dos veículos oficiais da Câmara Municipal de Mandaguaçu.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/636/requerimento_no_001-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/636/requerimento_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar se existe autorização ambiental para extração de cascalho e para o aterro sanitário, localizados nas proximidades da entrada do Distrito de Pulinópolis.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>Raul Coelho</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/638/requerimento_no_002-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/638/requerimento_no_002-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Tiago Amaral a liberação de um caminhão de coleta de lixo orgânico para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/645/requerimento_003-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/645/requerimento_003-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar como está o andamento dos recursos encaminhados pela Secretaria de Estado da Saúde do Paraná, destinados à construção das Unidades Básicas de Saúde na Vila Guadiana e ao lado do Estádio Municipal Luiz Lonardoni.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/647/requerimento_004-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/647/requerimento_004-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Arilson Maroldi Chiorato apresentar uma emenda parlamentar no orçamento geral do Estado do Paraná no montante de R$ 300.0000,00, que serão destinados à Secretária Municipal de Saúde.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/648/requerimento_005-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/648/requerimento_005-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal enviar relatório com todas as multas aplicadas aos proprietários de terrenos vazios, com mato elevado, assim como em quais bairros essas multas foram lavradas, no decorrer do ano de 2022.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>Poder Legislativo Municipal, Bi Martelosso, Carminho, Fernando Costa, Flavio Pinheiro, Genildo Juliao, João do Alto, Karina Grossi, Prof.º Morandir, Raul Coelho</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/649/requerimento_006-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/649/requerimento_006-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o envio da cópia do projeto da tubulação da rede de galerias pluviais do Jardim São Rafael.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_007-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_007-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal enviar informações acerca das reformas realizadas no Centro Municipal de Educação Infantil Natalina Bernardes Bacchi.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/652/requerimento_008-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/652/requerimento_008-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal enviar um relatório detalhado de prestação de contas da Festa Porco na Lata, edição 2022, com o demonstrativo das receitas, através de recursos próprios do município e de patrocínios de empresas privadas, das despesas, do resultado obtido e as entidades beneficiadas, com os respectivos valores.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/653/requerimento_009-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/653/requerimento_009-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar se existe algum projeto em andamento para a reativação da Fanfarra Municipal de Mandaguaçu.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/662/requerimento_010-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/662/requerimento_010-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Mauro Morais que o Programa Carreta do Conhecimento venha para o Município de Mandaguaçu, oferecendo o curso de Mecânica Automotiva.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/663/requerimento_011-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/663/requerimento_011-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal um relatório detalhado de todas as denúncias de maus tratos de animais registradas no ano de 2022, assim como todas as respostas às referidas denúncias, o dia em que foram retornadas, qual o servidor responsável por averiguar as denúncias, se foram aplicadas multas por maus tratos, bem como quem é o responsável por verificar as condições desses animais.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/673/requerimento_012-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/673/requerimento_012-23.pdf</t>
   </si>
   <si>
     <t>Requer oficiar a empresa Companhia de Saneamento do Paraná – SANEPAR solicitando informações sobre o projeto de expansão da rede de esgoto na cidade de Mandaguaçu, quanto à possibilidade de adequá-la as necessidades atuais da cidade.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/674/requerimento_013-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/674/requerimento_013-23.pdf</t>
   </si>
   <si>
     <t>Requer ao deputado Federal Gilson Cardoso Fahur a liberação de um veículo modelo van para o Município de Mandaguaçu, que será destinado ao Asilo São Vicente de Paulo de Mandaguaçu.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>Bi Martelosso, João do Alto, Karina Grossi</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/675/requerimento_014-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/675/requerimento_014-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar esta Casa de Leis se existe algum projeto encaminhado solicitando ao DER fazer um trevo de acesso na Rodovia Irineu Aparecido Savoldi na Avenida Chapecó da vila Guadiana, em Mandaguaçu.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/676/requerimento_015-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/676/requerimento_015-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar a esta Casa de Leis o detalhamento mediante informações referente ao destino dos recursos obtidos através das emendas parlamentares Federais, conquistadas em março de 2022 e utilizadas na sua totalidade até Dezembro do ano citado.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/685/requerimento_016-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/685/requerimento_016-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar se é obrigação município a disponibilização de um monitor nos ônibus escolares para a supervisão das crianças.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/686/requerimento_017-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/686/requerimento_017-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Gilson Cardoso Fahur a liberação de um recurso de R$ 650.000,00 para a aquisição de parquinhos modulares a serem implementados juntamente a projetos já em execução de praças com ATIs.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/687/requerimento_018-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/687/requerimento_018-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da APAE de Mandaguaçu o detalhamento sobre onde foi empenhado o recurso de R$ 75.000,00 (setenta e cinco mil reais) disponibilizado para a APAE através de Recursos Federais no ano de 2022.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/688/requerimento_019-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/688/requerimento_019-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Senhor Luciano Ducci solicitando gestionar a liberação de recursos no montante de R$ 300.000,00 (trezentos mil reais) para o Município de Mandaguaçu, destinado a pavimentação asfáltica.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>Bi Martelosso, Fernando Costa</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/689/requerimento_020-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/689/requerimento_020-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Senador Sergio Fernando Moro gestionar a liberação de recursos no montante de R$ 400.000,00 (quatrocentos mil reais) para a pavimentação asfáltica no Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/695/requerimento_021-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/695/requerimento_021-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Senhor Nelson Justus gestionar junto ao Governo do Estado do Paraná a liberação de um Mini trator Cortador de Grama, para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/696/requerimento_022-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/696/requerimento_022-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Deputado Estadual Senhor Paulo Rogério do Carmo apresentar uma emenda parlamentar no orçamento geral do Governo do Estado do Paraná, no valor de R$ 300.000,00 (trezentos mil reais) para a reforma do telhado (cobertura) do Ginásio de Esportes Aparecido Barbosa, “Barbosão”, em Mandaguaçu.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/697/requerimento_023-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/697/requerimento_023-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Comandante da 2ª Companhia da Polícia Militar de Mandaguaçu, verificar a possibilidade de fiscalização do uso das vagas para deficientes físicos e idosos.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/712/requerimento_024-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/712/requerimento_024-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Evandro Araújo apresentar uma emenda parlamentar no orçamento geral do Governo do Estado do Paraná, a liberação do recurso da Sericicultura – Patrulha Sericícola.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/713/requerimento_025-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/713/requerimento_025-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal Informar se a Administração Pública teve despesas com fibra óptica durante a administração atual. Caso positivo, requerem também o valor utilizado e onde foi feita a instalação ou substituição.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/714/requerimento_026-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/714/requerimento_026-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Adriano José da Silva apresentar uma emenda parlamentar disponibilizando 05 Computadores desktop - processador I5, 8GB Mem, HD 500 SSD, com 2 Monitores 21,5" para atualização dos equipamentos administrativos da 24° DP da Policia Civil de Mandaguaçu.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>Carminho, Raul Coelho</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/715/requerimento_027-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/715/requerimento_027-23.pdf</t>
   </si>
   <si>
     <t>Requerem a Deputada Estadual Maria Victória a liberação de R$ 300.000,00 (trezentos mil reais), para o Município de Mandaguaçu, que serão destinados à realização de cirurgias de glaucoma.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/724/requerimento_028-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/724/requerimento_028-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Deputado Federal Sebastião Henrique de Medeiros gestionar junto ao Governo Federal a liberação de R$ 100.000,00 (cem mil reais), para o Município de Mandaguaçu, que serão destinados à castração de animais.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/725/requerimento_029-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/725/requerimento_029-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar de maneira detalhada, o valor mensal (levando em consideração o mês de março/2023) dispendido pelo poder público com gasto de pessoal, considerando todas as categorias, a exemplo: os servidores (efetivos e comissionados), estagiários, credenciados, terceirizados e outros.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_030-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_030-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar a este poder, como está o andamento da mudança no sentido de direção das vias da cidade e a respectiva mudança na sinalização correspondente.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>Bi Martelosso, Carminho, Flavio Pinheiro, João do Alto, Karina Grossi</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/728/requerimento_031-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/728/requerimento_031-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar quais são os pontos de ônibus para o transporte escolar existentes no Jardim Monte Rei e bairros vizinhos, em Mandaguaçu.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/729/requerimento_032-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/729/requerimento_032-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal enviar a esta Casa de Leis de forma detalhada, no prazo regimental, informações sobre as despesas relacionadas ao Projeto Furacão, no exercício de 2022.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/730/requerimento_033-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/730/requerimento_033-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar a este Poder Legislativo o motivo da interrupção nos atendimentos odontológicos no Pulinópolis e quando tais atendimentos serão retomados.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/736/requerimento_034-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/736/requerimento_034-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal enviar a este Poder Legislativo cópia dos seguintes documentos:_x000D_
 - Documentos de todos os veículos da Secretaria Municipal de Educação (certificado de registro de veículo, licenciamento e outros)_x000D_
 - Seguros obrigatório e facultativo caso exista;_x000D_
 - Documentos que designam respectivos veículos para o transporte de alunos e/ou para a Secretária;_x000D_
 Bem como Informar como é feito o controle da regularidade dos documentos dos veículos e  dos motoristas</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/737/requerimento_035-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/737/requerimento_035-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações sobre a razão da demora em concluir a arquibancada do Projeto Meu Campinho, se existe a previsão de construir um banheiro no local, o valor investido até a presente data e qual será o custo da obra dessa arquibancada.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/738/requerimento_036-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/738/requerimento_036-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal Informar se existe algum projeto, ou previsão de projeto, para a parte de cima do Lagoão, próximo a pista de skate, a quadra de areia e o campo suiço.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>Prof.º Morandir</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/746/requerimento_037-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/746/requerimento_037-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar a este Poder Legislativo: Quantos pontos de taxi existem no município; quais os critérios para a liberação de um; se existe uma lista de espera para a liberação, e caso positivo, qual a sua atual situação</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/747/requerimento_038-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/747/requerimento_038-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Luciano Ducci gestionar o montante de duzentos mil reais para melhorias na segurança nas escolas.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/748/requerimento_039-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/748/requerimento_039-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal enviar a este Poder Legislativo relatório detalhado indicando todas as empresas terceirizadas que prestam algum tipo de serviço no âmbito de atuação da referida secretaria.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/749/requerimento_040-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/749/requerimento_040-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal o envio de cópia de todos os documentos que integram o Termo de Cooperação Técnica firmado entre o Município de Mandaguaçu e a COPEL, além de informações acerca da execução do referido termo, o montante recebido pelo município e indicação da sua aplicação.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/750/requerimento_041-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/750/requerimento_041-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar a este Poder Legislativo qual o número de denúncias relativas a som ou perturbação de sossego na ouvidoria do Município desde o ano de 2021 até o presente momento e informar se houve a notificação dos responsáveis e as providências que foram, ou estão sendo tomadas.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/751/requerimento_042-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/751/requerimento_042-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar a este Poder Legislativo, acerca do projeto de construção da pista de ciclismo que interligará a entrada de Mandaguaçu ao Jardim Mônaco informações sobre valores gastos e estimados, estimativa de conclusão e dimensões finais da obra.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/752/requerimento_043-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/752/requerimento_043-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Tiago Amaral gestionar junto ao Governo do Estado do Paraná recursos para uma sede para o Conselho Tutelar de Mandaguaçu.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/753/requerimento_044-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/753/requerimento_044-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Deputado Estadual Arilson Maroldi Chiorato gestionar junto ao Governo Estadual a liberação de R$ 150.000,00 para o Município de Mandaguaçu, R$ 50.000,00 para castração de animais e R$ 100.000,00 para a instalação de um parquinho na vila Rural Elza Lerner.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/767/requerimento_045-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/767/requerimento_045-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Marco Aurelio Ribeiro gestionar a liberação de uma máquina varredeira de ruas, para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/768/requerimento_046-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/768/requerimento_046-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Luciano Ducci gestionar a liberação de R$ 200.000,00 (duzentos mil reais), a serem destinados à construção de um Salão Comunitário no Conjunto Moradias Amanda.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/769/requerimento_047-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/769/requerimento_047-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal gestionar a instalação de uma Agência do INSS no Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/770/requerimento_048-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/770/requerimento_048-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar a este Poder Legislativo a respeito de um lixão instalado na estrada Pulinópolis, se há licenciamento ambiental da área, a responsabilidade acerca do referido lixão. Se for um lixão clandestino, informar quais providencias serão tomadas, caso seja do Município informar de qual maneira é controlado o uso do mesmo.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/771/requerimento_049-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/771/requerimento_049-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal as seguintes informações acerca do loteamento de chácaras na Estrada 150, no Jardim Refúgio:_x000D_
 - Proprietário do loteamento;_x000D_
 - Empresa responsável;_x000D_
 - Caracterização da área, perímetro urbano ou rural;_x000D_
 - Situação da infraestrutura do loteamento;</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/781/requerimento_050-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/781/requerimento_050-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar se há algum programa ou interesse da municipalidade em contratar empresas para realizar o transporte coletivo municipal.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>Bi Martelosso, Flavio Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/782/requerimento_051-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/782/requerimento_051-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar se há a possibilidade de  construir uma lista dos prestadores de serviços, que possuem Pessoa Jurídica (PJ), do Município de Mandaguaçu para acesso geral da população.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/783/requerimento_052-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/783/requerimento_052-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal verificar a possibilidade de incluir nos cronogramas orçamentários a compra e fornecimento de mochilas escolares.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/784/requerimento_053-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/784/requerimento_053-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Diretor de Infraestrutura Rodoviária do Departamento Nacional de Infraestrutura de Transportes – DNIT analisar a viabilidade da instalação de um superposte de luz no centro da rotatória que dá acesso a BR 376, a PR 552 e a cidade de Mandaguaçu.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/785/requerimento_054-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/785/requerimento_054-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Evandro Araújo apresentar uma emenda parlamentar para a liberação de 05 Computadores desktop – processador I5, 8Gb Mem, SSD 500Gb, com 2 monitores 21,5” para atualização dos equipamentos administrativos da 24º Delegacia de Polícia da Polícia Civil de Mandaguaçu.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>Karina Grossi, Prof.º Morandir, Raul Coelho</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/786/requerimento_055-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/786/requerimento_055-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Tiago Amaral gestionar o montante de R$ 100.000,00 (cem mil reais), para o Município de Mandaguaçu, a serem destinados para a esterilização de animais.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/787/requerimento_056-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/787/requerimento_056-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Luciano Ducci gestionar a liberação de recursos no montante de R$ 100.000,00 (cem mil reais), para o Município de Mandaguaçu, a serem destinados à esterilização de animais.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/788/requerimento_057-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/788/requerimento_057-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Senador Flávio José Arns gestionar a liberação de recursos para o término da supercreche no Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/789/requerimento_058-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/789/requerimento_058-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar o número de imóveis que a Prefeitura Municipal aluga, o endereço de tais imóveis e os valores utilizados com as locações.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/790/requerimento_059-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/790/requerimento_059-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar se é responsabilidade do Município disponibilizar Equipamentos de Proteção Individual (EPIs) para os servidores que trabalham como garis, para os motoristas dos caminhões de lixo e para os lixeiros._x000D_
 Requerem ainda informar, caso seja responsabilidade do Município, qual a razão para que tal disponibilização não esteja ocorrendo.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/791/requerimento_060-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/791/requerimento_060-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar se o Município possui uma área institucional na Vila Guadiana, para a edificação de um Salão Comunitário.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/799/requerimento_061-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/799/requerimento_061-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal as seguintes informações sobre o Jardim Monte Rei: Data da Certidão de Regularidade das Obras/Infraestrutura; qual maneira foi feita a fiscalização da realização do asfalto; e até qual data a empresa responsável é obrigada a fazer as adequações necessárias. Bem como o envio de cópia dos documentos que comprovem as informações.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_062-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_062-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar se já houve algum estudo acerca da viabilidade de se construir um centro de zoonoses no Município.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/801/requerimento_063-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/801/requerimento_063-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar uma previsão para a realização da pavimentação da Rua Ipanema, em Mandaguaçu.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/802/requerimento_064-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/802/requerimento_064-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Luciano Ducci gestionar a liberação de R$ 300.000,00 (trezentos mil reais) a serem destinados à construção de uma usina de massa asfáltica fria.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_065-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_065-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Marco Brasil solicitando a liberação de um caminhão adaptado com um guincho aéreo e um cesto para a troca de lâmpadas da rede de iluminação pública, destinado ao Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/812/requerimento_066-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/812/requerimento_066-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal enviar um detalhamento dos gastos relacionados a implantação das ATIs recém conquistadas, em processo de implementação. Detalhando gastos com concreto, pintura, mão de obra e quais as empresas que realizaram os serviços</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_067-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_067-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal enviar uma lista indicando todas as ruas de nosso Município que foram recapeadas desde o ano de 2016 até o mês de maio de 2023.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/814/requerimento_068-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/814/requerimento_068-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Secretário Municipal de Fazenda enviar as seguintes informações, remetendo cópia dos documentos, acerca do terreno do antigo MATEC_x000D_
 •	Número de denúncias recebidas desde o ano de 2022 até o mês de maio de 2023;_x000D_
 •	Se houve a aplicação do Código de Obras e Postura Municipal;_x000D_
 •	Quais as providências que foram tomadas pelo Poder Público para resolver a situação;</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/820/requerimento_069-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/820/requerimento_069-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Senhor Luciano Ducci gestionar a liberação de um caminhão guincho plataforma a ser destinado ao transporte de máquinas pesadas no Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/826/requerimento_070-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/826/requerimento_070-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar se o Município está realizando a retenção de Imposto de Renda nas contratações realizadas pelo Ente Municipal, conforme restou decidido pelo Supremo Tribunal Federal em decisão de 08/10/2021. Caso o recolhimento já esteja sendo efetuado, informar o valor já arrecadado ao Poder Pública a partir destas retenções. E caso não esteja sendo feita, informar o motivo, bem como se e quando o Município pretende iniciar a arrecadação</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/827/requerimento_071-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/827/requerimento_071-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informações acerca dos gastos com Encargo Extraordinário e Função Gratificada no Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/831/requerimento_072-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/831/requerimento_072-23.pdf</t>
   </si>
   <si>
     <t>Requer a Deputada Estadual Maria Victória a liberação de pedras irregulares, conforme pedido junto a SEAB com protocolo número 181743263, para atender a Vila Rural Elza Lerner, em Mandaguaçu.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/832/requerimento_073-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/832/requerimento_073-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Enio Verri a liberação de recursos livres para a saúde para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/833/requerimento_074-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/833/requerimento_074-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal enviar cópia do diário de bordo e do histórico de GPS dos veículos BDI-4J30 e AYT-2132, referente ao ano de 2022 e aos meses de janeiro a maio de 2023.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Bi Martelosso, Fernando Costa, Flavio Pinheiro, Karina Grossi</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/834/requerimento_075-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/834/requerimento_075-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal verificar se existem recursos para se elevar e substituir a iluminação do Ginásio de Esportes Antônio Soares da Silva (Zuzão), na Vila Guadiana, bem como providenciar a iluminação da área externa em seu entorno. _x000D_
 Requerem ainda que a quadra do mesmo Ginásio seja ampliada para medidas oficiais, 40 x 20 metros, removendo a grade, pintando e reinstalando-a.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/837/requerimento_076-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/837/requerimento_076-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Senador Sergio Fernando Moro gestionar a liberação de recursos no montante de R$ 300.000,00 (trezentos mil reais) para a construção da cobertura do Estádio Mun. Maurício Cardoso, na Vila Guadiana, em Mandaguaçu.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/838/requerimento_077-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/838/requerimento_077-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar a este Poder Legislativo Municipal se há a possibilidade de que a Prefeitura Municipal faça o custeio de ao menos 50% do valor das matriculas do Programa Moradia Legal na Vila Guadiana, em Mandaguaçu. _x000D_
 Requerem ainda que caso não seja possível sejam remetidos os motivos.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/839/requerimento_078-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/839/requerimento_078-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal enviar relatório com dados acerca dos exames realizados pelo Município, contendo o número de exames solicitados no ano de 2023, data da solicitação de todos os exames, data na qual o exame foi realizado e o número de exames que seguem sem atendimento.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Flavio Pinheiro, Karina Grossi, Bi Martelosso</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/840/requerimento_079-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/840/requerimento_079-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar acerca da retirada dos pés de manga da estrada Pulinópolis:_x000D_
 •	O valor gasto para o corte;_x000D_
 •	Nome da empresa que realizou os serviços;_x000D_
 •	Relação dos funcionários e veículos/maquinários que realizaram a ação;_x000D_
 •	Diário de bordo das máquinas;_x000D_
 •	Quando ocorreu o corte;_x000D_
 •	Qual a forma utilizada para definir o valor pago (valor pelo serviço/horas);_x000D_
 Requerem ainda que seja feito o envio de cópia dos documentos.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_080-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_080-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal enviar à esta Casa de Leis uma relação com todos os veículos pertencentes ao Município de Mandaguaçu que estão em desuso. _x000D_
 Requer ainda que conste na referida relação a placa dos veículos e o local onde cada um está.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_081-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_081-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal o envio de relação com as diárias usufruídas pelo Prefeito, discriminando data, valor e o destino de cada diária do ano de 2023.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_082-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_082-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Evandro Araújo a liberação de R$ 50.000,00 para dar continuidade ao Programa Estadual de Castração Animal no Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/849/requerimento_083-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/849/requerimento_083-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o envio de informações acerca do antigo Viveiro Municipal, quanto à existência de algum projeto de reativação ou de destinação da área para outra finalidade, em Mandaguaçu.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/850/requerimento_084-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/850/requerimento_084-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal analisar a possibilidade de se estabelecer um convênio com o DER para receber raspa de asfalto, a ser utilizada nas vias da Vila Rural Elza Lerner, em Mandaguaçu.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/851/requerimento_085-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/851/requerimento_085-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal o envio  de informações acerca do que ocorreu com os recursos do FUNDEB do ano de 2022, discriminando o uso de cada parte de acordo com a sua utilização.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/857/requerimento_086-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/857/requerimento_086-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal elaborar e remeter a este Poder Legislativo uma relação com o nome e a extensão de todas as estradas rurais do Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/858/requerimento_087-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/858/requerimento_087-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal remeter, acerca do contrato para realização da segurança nas escolas municipais, as seguintes informações:_x000D_
 • Lista com o nome dos seguranças que estão prestando serviços ao Município;_x000D_
 • Forma pela qual se realiza o pagamento dos funcionários (transferência, depósito, etc);_x000D_
 • Responsável pelo pagamento (se é realizado diretamente pela prefeitura ou se a empresa que o efetua);_x000D_
 • Cronograma de pagamento detalhado;_x000D_
 Requerem ainda o envio de cópia do contrato firmado com a empresa.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/859/requerimento_088-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/859/requerimento_088-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Deputado Federal Sebastião Henrique de Medeiros gestionar junto ao Governo Federal a liberação de uma pá carregadeira a ser utilizada na Secretaria de Agricultura, Pecuária e Serviços Públicos do Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Fernando Costa, João do Alto</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/860/requerimento_089-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/860/requerimento_089-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Luciano Ducci gestionar junto à Agência Nacional de Mineração a liberação, ou informar se falta algum documento, do processo 48069.826287/2022-56.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/863/requerimento_090-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/863/requerimento_090-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar se há algum estudo em andamento para realizar uma revisão no Estatuto e Plano de Cargos e de Avanço Unificado dos Profissionais da Educação do Município de modo a proporcionar maior valorização aos nossos professores._x000D_
 Requerem ainda que, em caso negativo, sejam iniciados os esforços para a elaboração de tal estudo.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/889/requerimento_091-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/889/requerimento_091-23.pdf</t>
   </si>
   <si>
     <t>Requerem a Secretária Municipal de Saúde informações sobre o repasse de valores do Programa Previne Brasil aos Agentes de Combate às Endemias e aos Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/890/requerimento_092-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/890/requerimento_092-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal em Exercício enviar a este poder legislativo cópia do diário de bordo, controle de abastecimentos, relação com substituições de peças e odômetro de todos os veículos pertencentes ao Poder Executivo Municipal, referente ao ano de 2022 e aos meses de janeiro a julho de 2023.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/899/requerimento_093-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/899/requerimento_093-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar previsão da retomada das atividades da Unidade Básica de Saúde da Vila Guadiana, em Mandaguaçu.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/900/requerimento_094-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/900/requerimento_094-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar se existe previsão para se asfaltar a Rua Havaí. E que em caso negativo, sejam informados os motivos e que seja considerada a possibilidade de cascalhar a referida rua.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_095-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_095-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar se as disposições da Lei nº 1274/2002 (controle e fiscalização de atividades geradoras de poluição sonora) estão sendo cumpridas e se o município vem realizando a fiscalização. Em caso negativo, requerem informar os motivos do não cumprimento.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/908/requerimento_096-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/908/requerimento_096-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal remeter a este Poder cronograma para retomada das obras para concluir a pavimentação das Ruas Alcobaça e Piracatú na Vila Guadiana, em Mandaguaçu.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/911/requerimento_097-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/911/requerimento_097-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal enviar uma relação com todos os recursos conquistados e recebidos pelo Município via parcerias políticas e as respectivas emendas parlamentares (estaduais ou federais) recebidas no ano de 2023 pelo Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Fernando Costa, Raul Coelho</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/912/requerimento_098-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/912/requerimento_098-23.pdf</t>
   </si>
   <si>
     <t>Requerem a Secretária Municipal de Ação Social informar se a Lei de benefícios eventuais compreende a concessão de transporte gratuito para trazer familiares do Pulinópolis, da Vila Guadiana e da Vila Rural Elza Lerner para o cemitério municipal de Mandaguaçu em decorrência de sepultamentos.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Bi Martelosso</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_099-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_099-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal enviar cópia dos projetos elaborados para a reconstrução do Ginásio de Esportes Pedro Bione “Abelhão” em Mandaguaçu.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/922/requerimento_100-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/922/requerimento_100-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar acerca dos medicamentos: se estão em falta na farmácia municipal por estarem em falta no mercado ou em função da quantidade adquirida pelo Município. Bem como requerem informar se o Município possui um levantamento acerca do número de usuários do SUS de Mandaguaçu que necessitam de tais medicamentos.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/923/requerimento_101-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/923/requerimento_101-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Dep. Federal Marco Aurélio Ribeiro solicitando a liberação de um caminhão sugador de galerias pluviais, para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/924/requerimento_102-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/924/requerimento_102-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Dep. Fed. Luciano Ducci solicitando a liberação de recursos no montante de R$ 100.000,00 a serem destinados para a instalação de câmeras de segurança nos bairros de Mandaguaçu.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/925/requerimento_103-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/925/requerimento_103-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal remeter os documentos necessários para sanar as novas indagações após conhecimento da resposta ao requerimento 071/2023, quais sejam:_x000D_
 - relação da função exercida pelos servidores que recebem função gratificada; e_x000D_
 - relação com as atribuições extra funções conferidas aos servidores listados no ofício resposta, remetendo lista com o nome do servidor e as atribuições extras que ele exerce para a concessão do encargo extraordinário;</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/929/requerimento_104-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/929/requerimento_104-23.pdf</t>
   </si>
   <si>
     <t>Requerem a Secretária de Assistência Social informações acerca dos recursos utilizados pela referida Secretaria em 2022 e nos meses de janeiro a agosto de 2023.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/933/requerimento_105-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/933/requerimento_105-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal remeter o cronograma de execução das obras da Perimetral Fernando Leonardo Perissin.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_106-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_106-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Senador Flavio Arns a liberação de recursos financeiros através de uma Emenda Parlamentar visando melhorias na estrutura física da quadra esportiva da APAE – Associação de Pais e Amigos dos Excepcionais de Mandaguaçu.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_107-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_107-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar se o Poder Executivo Municipal possui algum contrato com a COREMAN, bem como informar, caso haja contrato, se a prestação de serviços de reciclagem é feita unicamente pela referida cooperativa.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_108-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_108-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar a destinação dos alimentos arrecadados na última copinha solidária realizada, bem como, que seja informado previamente em novos eventos realizados pelo Poder Público Municipal, com a arrecadação de alimentos e outros itens, durante a sua divulgação as entidades que serão beneficiadas.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/950/requerimento_109-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/950/requerimento_109-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Luciano Ducci gestionar a liberação de um caminhão coletor de lixo para reforçar a coleta no Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/951/requerimento_110-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/951/requerimento_110-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal gestionar junto ao Governo do Estado do Paraná a reversão da doação de terreno, conforme disposto na Lei nº 1047/97 (cópia anexa), ao Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_111-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_111-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal remeter uma lista com o nome e a especialidade de todos os médicos que atuam em Mandaguaçu e dos médicos que prestam serviços por consórcio para o Município. Requerem ainda remeter lista de espera de cada médico especialista e a lista de espera para atendimentos com psicólogo infantil no Município.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_no_112-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_no_112-2023.pdf</t>
   </si>
   <si>
     <t>Requerem ao Deputado Estadual Senhor Arilson Maroldi Chiorato disponibilizar uma emenda para a continuação do asfalto da Avenida Brasil sentido Maringá no distrito de Pulinópolis, em Mandaguaçu.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_no_113-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_no_113-2023.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária Municipal de Saúde informar o porquê de um usuário não poder ser atendido em uma UBS diferente da referência para o bairro dele.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_114-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_114-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar se foram, ou se serão tomadas providências administrativas e legais em face da COPEL, em razão da ineficiência constatada na  prestação do serviço essencial - distribuição de energia elétrica - no Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/965/requerimento_no_115-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/965/requerimento_no_115-2023.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar se existem imóveis públicos ocupados por servidores. E ainda que, em caso afirmativo, seja informado quais são os critérios de escolha e base legal para a escolha.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/966/requerimento_no_116-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/966/requerimento_no_116-2023.pdf</t>
   </si>
   <si>
     <t>Requerem a Secretária Municipal de Educação remeter informações sobre alunos autistas na rede municipal de ensino.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/969/requerimento_117-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/969/requerimento_117-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informações acerca do repasse de ração para a Senhora Laudelina (Dona Tata).</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/970/requerimento_118-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/970/requerimento_118-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar se a obra nas galerias pluviais da Rua Maristela na Vila Guadiana está seguindo as normas vigentes, bem como informar se está nos planos do Executivo Municipal realizar a construção de meio-fio e de se asfaltar a rua.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_119-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_119-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Segurança Pública, Mobilidade Urbana e Transporte informar quais medidas estão sendo tomadas em relação aos carros abandonados nas vias de Mandaguaçu.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_120-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_120-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Meio Ambiente informar quais providências foram tomadas em relação a erosão localizada entre o Jardim Casa Grande e Santa Rosa.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_121-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_121-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Estadual de Trabalho, Qualificação e Renda a disponibilização do curso de mecânica automotiva através do Programa Carreta do Conhecimento para o Município de Mandaguaçu no ano de 2024.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/980/requerimento_122-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/980/requerimento_122-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Secretário Municipal de Cultura, Esporte, Lazer e Juventude informar se o prédio onde se encontra instalada essa secretaria possui os alvarás necessários para o funcionamento e se são realizadas as vistorias do corpo de bombeiros na frequência legalmente exigida, bem como o envio de cópia dos alvarás dos anos de 2022 e 2023.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/981/requerimento_123-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/981/requerimento_123-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Secretário de Meio Ambiente informar quais são as ações que o Conselho Municipal de Meio Ambiente (COMMAM) vem realizando em prol da causa animal, tais como o acolhimento de animais de rua, a castração de animais, o fornecimento de serviços de veterinários, o fornecimento de ração a cuidadores, entre outras ações.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/983/requerimento_124-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/983/requerimento_124-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal enviar os projetos para a edificação do terreno onde foi construído o Centro da Juventude, atualmente cedido ao CEEBJA, em razão da ausência da averbação da edificação na matrícula do imóvel que foi permutado conforme Lei Municipal nº 1076/1998.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/990/requerimento_125-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/990/requerimento_125-23.pdf</t>
   </si>
   <si>
     <t>Requerem a Secretária Municipal de Indústria, Comércio, Trabalho e Turismo informar quais ações para gerar empregos foram realizadas no período de 2017 até setembro de 2023, bem como discriminar a quantidade de empregos criados por tais ações.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/991/requerimento_126-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/991/requerimento_126-23.pdf</t>
   </si>
   <si>
     <t>Requerem a Secretária Municipal de Educação remeter uma relação com o número de alunos e as dimensões de cada sala de todos os CMEIs do Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/992/requerimento_127-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/992/requerimento_127-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Departamento de Estradas de Rodagem do Paraná a reposição da placa que indica o trevo da entrada de Mandaguaçu no sentido Maringá-Mandaguaçu que foi danificada devido a acidentes.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/997/requerimento_128-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/997/requerimento_128-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar se foi solicitada permissão para as famílias dos pioneiros que doaram os bancos da Praça Dr. Dimas que foram removidos. Bem como, informar se tais bancos foram armazenados e se serão realocados na referida praça.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/998/requerimento_129-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/998/requerimento_129-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar se há alguma previsão para realizar uma limpeza geral na Escola Municipal Manoela Rosalina Mazzei da Silva, em Mandaguaçu.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/999/requerimento_130-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/999/requerimento_130-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Luciano Ducci gestionar a liberação de recursos no montante de R$ 250.000,00 (duzentos e cinquenta mil reais) para a construção da cobertura do Estádio Municipal Maurício Cardoso, na Vila Guadiana, em Mandaguaçu.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_131-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_131-23.pdf</t>
   </si>
   <si>
     <t>Requerem a Secretária Municipal de Educação informações acerca do uso de recursos do PDDE com base na resolução nº 06 de 04 de maio de 2023 do FNDE.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_132-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_132-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao DER a construção de uma passarela na entrada do Jardim Mônaco pela rodovia BR 376 em Mandaguaçu.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1006/requerimento_133-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1006/requerimento_133-23.pdf</t>
   </si>
   <si>
     <t>Requer a Deputada Estadual Maria Victória gestionar a liberação de recursos para a construção de uma sede para a Casa da Cidadania em Mandaguaçu.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento_134-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento_134-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações para complementar a resposta do requerimento 011/2023.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_135-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_135-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Senhor Marco Aurélio Ribeiro gestionar junto ao Governo Federal a liberação de um caminhão para a coleta de lixo reciclável para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1018/requerimento_136-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1018/requerimento_136-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Deputado Federal Sebastião Henrique de Medeiros gestionar a liberação de um trator traçado e um distribuidor de calcário para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1019/requerimento_137-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1019/requerimento_137-23.pdf</t>
   </si>
   <si>
     <t>Requerem a Secretária Municipal de Saúde informar se o Município pode proceder a contratação de empresas e profissionais para a realização de exames, avaliações e terapias em autistas em Mandaguaçu.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_138-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_138-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar se é possível que o ônibus que faz o transporte de passageiros de Mandaguaçu saindo da rodoviária e indo até a Vila Rural mude sua rota e saia do Jardim Maravilha, passe pela Rodoviária e vá até a Vila Rural.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_139-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_139-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Luciano Ducci a liberação de uma ambulância equipada com uma UTI para o SAMU no Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_140-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_140-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Tiago Amaral a liberação de um trator engatado com uma carreta para pequenos serviços no Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_141-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_141-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informações acerca da contratação de empresa para atuar como agente integrador na contratação de estagiários junto a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1057/requerimento_142-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1057/requerimento_142-23.pdf</t>
   </si>
   <si>
     <t>Requer a Viação Garcia analisar a viabilidade de que ao menos alguns horários dos ônibus que fazem a linha Mandaguaçu-Maringá/Maringá-Mandaguaçu saiam do Jardim Maravilha, passe pelo Jardim Cidade Alta e siga para a rodoviária da Vila Guadiana.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1058/requerimento_143-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1058/requerimento_143-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informações acerca da Unidade Básica de Saúde da Vila Guadiana.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1065/requerimento_144-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1065/requerimento_144-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Deputado Federal Sebastião Henrique de Medeiros a liberação de um caminhão coletor de lixo orgânico para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1066/requerimento_145-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1066/requerimento_145-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar se existe alguma empresa contratada ou se existe alguma licitação em andamento para a contratação de empresa para realizar a limpeza de bueiro, boca de lobo e outros, em Mandaguaçu.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1067/requerimento_146-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1067/requerimento_146-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Departamento de Estradas de Rodagem do Paraná – DER realizar a manutenção do alambrado que protege as passarelas da cidade de Mandaguaçu para evitar acidentes.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1068/requerimento_147-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1068/requerimento_147-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar se existe algum projeto em andamento ligado a recursos disponibilizados junto a Itaipu Binacional.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/requerimento_148-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/requerimento_148-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Luciano Ducci a liberação de recursos no montante de R$ 150.000,00 (cento e cinquenta mil reais) a serem destinados para a instalação de mais câmeras de monitoramento em Mandaguaçu.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/requerimento_149-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/requerimento_149-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar se existe a possibilidade de se utilizar o Lote institucional 22003, quadra 10, no Jardim Tamagi, para a construção do PAM (UPA) disponibilizado através da secretaria de Saúde do Estado no montante de 3,5 milhões de reais.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/requerimento_150-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/requerimento_150-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar o número de vistorias realizadas pelos fiscais de obras e postura do Poder Executivo Municipal. Bem como o objeto de cada vistoria/fiscalização e as medidas aplicadas e cópia de relatórios elaborados.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Flavio Pinheiro, Karina Grossi</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/requerimento_151-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/requerimento_151-23.pdf</t>
   </si>
   <si>
     <t>Requerem a Coordenadora da Casa do Ministério Público e da Cidadania de Mandaguaçu/Pr informar acerca dos atendimentos realizados na Casa da Cidadania.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/requerimento_152-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/requerimento_152-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal remeter a esta Casa de Leis após a conclusão da instalação do enfeites natalinos uma relação com todos os valores utilizados no Natal de 2023.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/requerimento_153-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/requerimento_153-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Sargento Fahur a liberação de um reboque carga mecânico operacional prancha e de um caminhão tração mecânico operacional para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/requerimento_154-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/requerimento_154-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Luciano Ducci a liberação de uma escavadeira hidráulica para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/requerimento_155-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/requerimento_155-23.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal informar a possibilidade de tornar via de mão única a Rua Condor, no trecho entre as Ruas Aguas Claras e Paranavaí, providenciar faixa elevada e cobertura na calçada para embarque e desembarque dos alunos em dias chuvosos.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/requerimento_156-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/requerimento_156-23.pdf</t>
   </si>
   <si>
     <t>Requerem a Secretária de Assistência Social informações acerca da concessão de cestas básicas no ano de 2023.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_no_001-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a aquisição de 2 (duas) bombas de infusão e de 2 (dois) monitores multiparamétricos, que serão destinados a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/632/indicacao_no_002-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/632/indicacao_no_002-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal cobra das loteadoras responsáveis pelos loteamentos, que estão dentro do prazo de 5 anos de responsabilidade de conservação da malha viária, uma solução para a precoce deterioração do asfalto.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_no_003-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar o conserto de uma erosão existente na Perimetral Otávio M. dos Santos.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/634/indicacao_no_004-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/634/indicacao_no_004-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a instalação de câmeras de segurança na Vila Rural Elza Lerner, assim como nos principais entroncamentos das Estradas Rurais do Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/635/indicacao_no_005-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/635/indicacao_no_005-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a mudança de local da abelha símbolo da cidade, para o canteiro central do trevo de acesso a cidade de Maringá, assim como a instalação de adequada iluminação da mesma.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/637/indicacao_no_006-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/637/indicacao_no_006-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar a operação Bota Fora, para o recolhimento de moveis, utensílios domésticos, eletrodomésticos e eletroeletrônicos descartados pelos moradores, assim como para o recolhimento de entulhos, em todo o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/639/indicacao_no_007-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/639/indicacao_no_007-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal analisar a viabilidade de realizar treinamentos de primeiros socorros nas escolas da rede municipal de ensino, assim como nos Centros Municipais de Educação Infantil.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/640/indicacao_no_008-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/640/indicacao_no_008-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal disponibilizar um servidor destinado ao atendimento presencial para a emissão de títulos de eleitores de Mandaguaçu, como uma forma de serviço social à população.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/644/indicacao_no_009-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/644/indicacao_no_009-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar o conserto de uma erosão existente no bueiro localizado na esquina da Rua Argentina com a Rua Peru, no Jardim América.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/646/indicacao_no_010-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/646/indicacao_no_010-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal analisar a viabilidade de estender o horário de atendimento médico nas Unidades Básicas de Saúde até às 19 horas.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/650/indicacao_no_011-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/650/indicacao_no_011-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal não permitir que os Circos se instalem na Vila Olímpica, destinando os mesmo para a Praça de Rodeio do Parque de Exposições João Grosso.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>Carminho</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/658/indicacao_012-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/658/indicacao_012-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar que os munícipes sejam notificados pela Administração Municipal das pendências com Imposto Predial e Territorial Urbano - IPTU e outros tributos, antes do envio para cobrança judicial.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/659/indicacao_013-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/659/indicacao_013-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal providenciar o fornecimento gratuito de uniformes, inclusive calçados, para os servidores lotados na Secretaria Municipal de Serviços Públicos.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/660/indicacao_014-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/660/indicacao_014-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal notificar o proprietário do terreno localizado na rua Benicio Moreira Niza, n° 89, onde está instalada a torre da OI, para que o mesmo providencie a limpeza e a manutenção desse terreno.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/661/indicacao_015-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/661/indicacao_015-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a reforma no calçamento do Terminal Rodoviário da Vila Guadiana e a pintura do pátio do mesmo.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/668/indicacao_016-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/668/indicacao_016-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar a sinalização horizontal na Rodovia João Fracasso Filho que proporciona o acesso ao Distrito de Pulinópolis.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>Carminho, Karina Grossi</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/669/indicacao_017-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/669/indicacao_017-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal providenciar a manutenção na sinalização nominal do Jardim Ipê, em Mandaguaçu.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/670/indicacao_018-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/670/indicacao_018-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a abertura da Rua Beira Rio ligando-a com a Rua das Flores, em Mandaguaçu.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/671/indicacao_019-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/671/indicacao_019-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar o conserto de uma erosão existente nos fundos do Jardim Casagrande saindo no Jardim Santa Rosa, em Mandaguaçu.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/672/indicacao_020-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/672/indicacao_020-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal estudar a possibilidade de alargar a entrada para a Rua Constant Pinelli localizada na rotatória de acesso aos Jardins Atlântico e São Rafael, em Mandaguaçu.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_021-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_021-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a instalação de tartarugas na Rua Luiz Lonardoni na esquina com a Rua Santos Dumont, em frente a Escola Municipal Santo Carraro. E na Rua Portugal na esquina com a Rua São Vicente, em frente ao Centro Municipal de Educação Infantil Abelhinha, em Mandaguaçu.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/690/indicacao_022-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/690/indicacao_022-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a regulamentação da padronização dos veículos utilizados na prestação de serviços de táxi contendo as informações:_x000D_
 - Número do taxi;_x000D_
 - Telefone para contato do taxista;_x000D_
 - Local do ponto de taxi;_x000D_
 - Brasão do Município de Mandaguaçu; e,_x000D_
 - Número do telefone da Ouvidoria Municipal.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/691/indicacao_023-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/691/indicacao_023-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de repor o superposte de luz que caiu no trevo de acesso dos conjuntos Aldo Aquaroni, Morada do Sol e da Vila Guadiana na Rodovia Prefeito Irineu Aparecido Savoldi, em Mandaguaçu.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/692/indicacao_024-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/692/indicacao_024-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a limpeza das caixas de contenção de água, ao longo da Rodovia João Fracasso Filho, assim como a continuar a construção das canaletas, em Mandaguaçu. E providenciar a instalação de placas de sinalização ao longo da Rodovia João Fracasso Filho.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/693/indicacao_025-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/693/indicacao_025-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal notificar os proprietários de imóveis abandonados para que providenciem as medidas adequadas para evitar que pessoas não autorizadas utilizem os mesmos.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/694/indicacao_026-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/694/indicacao_026-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar limpeza e roçada nas margens da Perimetral Fernando Leonardo Perissim, próximo ao perímetro urbano, entre o Jd. Cidade Alta e o Jd. Guadiana.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>Bi Martelosso, Carminho, Fernando Costa, Flavio Pinheiro, João do Alto, Karina Grossi</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/698/indicacao_027-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/698/indicacao_027-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal realizar obras de revitalização na Vila Rural Elza Lerner.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/699/indicacao_028-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/699/indicacao_028-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que no momento dos processos licitatórios seja considerada a possibilidade, da retirada através de fresamento, da massa asfáltica danificada das ruas dos bairros que serão contemplados com as melhorias.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/700/indicacao_029-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/700/indicacao_029-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal readequar a sinalização viária e a orientação do trânsito, de sentidos únicos, para mãos duplas das vias marginais que interligam o Jardim América ao Parque Ouro Verde, lado norte da BR 376 e no trecho que liga a Vila Grossi até a Vila Carraro saída para Pulinópolis lado sul da BR 376.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/701/indicacao_030-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/701/indicacao_030-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a instalação de placas nos terrenos pertencentes ao município alertando para a proibição do descarte de lixo em terrenos vazios e para as penalidades aplicáveis em caso do descumprimento da proibição.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/709/indicacao_031-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/709/indicacao_031-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal a instalação de uma cesta de basquete no Ginásio de Esportes Aparecido Barbosa, “Barbosão”, em Mandaguaçu.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/710/indicacao_032-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/710/indicacao_032-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de aumentar o quadro de servidores da Secretaria de Agricultura, Pecuária e Serviços Públicos via terceirização ou concurso público para suprir as necessidades do município.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/711/indicacao_033-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/711/indicacao_033-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal  realizar a restauração do meio-fio da Avenida Chapecó na Vila Guadiana.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/716/indicacao_034-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/716/indicacao_034-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de instalar um redutor de velocidade na Rua Rocha Loures entre os números 334 e 335, em Mandaguaçu.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/719/indicacao_035-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/719/indicacao_035-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a limpeza da cobertura que protege o campo de bocha do Parque Lagoa Dourada, popularmente conhecido como Lagoão, em Mandaguaçu.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/720/indicacao_036-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/720/indicacao_036-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de providenciar o aumento na altura, ou colocar telas de proteção em volta, do muro da Escola Gilson Belani, em Mandaguaçu.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/722/indicacao_037-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/722/indicacao_037-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que de forma emergencial seja colocada em pleno funcionamento a iluminação dos prédios públicos, escolas, unidades de saúde e seus arredores.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/723/indicacao_038-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/723/indicacao_038-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar um novo quebra-molas ou a revitalização do já existente na Avenida Gregório Balinski, próximo ao Parque Lagoa Dourada, ”Lagoão”, em Mandaguaçu.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/739/indicacao_039-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/739/indicacao_039-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de entrar com um pedido de desapropriação do local onde está a cascalheira do Distrito de Pulinópolis, em Mandaguaçu.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/740/indicacao_040-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/740/indicacao_040-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal estudar possibilidade de elaborar um projeto junto ao DENIT e/ou DER para que seja feita na entrada de Mandaguaçu uma rotatória entre o Hotel Comaq e o Viaduto que dá acesso à cidade.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/741/indicacao_041-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/741/indicacao_041-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a troca de todas as lâmpadas queimadas da iluminação rebaixada da Avenida Joaquim Siqueira Filho, em frente ao Conjunto Habitacional Aldo Aquaroni, em Mandaguaçu.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/754/indicacao_042-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/754/indicacao_042-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de que o transporte da saúde tenha ao menos um ponto na Vila Guadiana, em Mandaguaçu.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_043-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_043-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se providenciar a pintura do meio fio e das faixas de pedestre na Avenida Centenário, Vila Guadiana, em Mandaguaçu.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_044-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_044-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de realizar manutenção ou substituição das placas de identificação do Procon e do Fórum, em Mandaguaçu.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/773/indicacao_045-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/773/indicacao_045-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal realizar uma operação tapa buracos no entorno da Escola Municipal Manoela Rosalina Mazzei da Silva, em Mandaguaçu.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/780/indicacao_046-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/780/indicacao_046-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade da continuação da rede pública de iluminação existente na Estrada Nova Aliança, em Mandaguaçu.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/793/indicacao_047-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/793/indicacao_047-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar estudos para verificar a viabilidade de se construir um cemitério na Vila Guadiana, em Mandaguaçu.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/794/indicacao_048-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/794/indicacao_048-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal estudar caminhos para proceder à implantação do "Programa Restaurante Popular" em nosso Município.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/798/indicacao_049-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/798/indicacao_049-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se fornecer o kit gestante, também chamado de kit maternidade, às mulheres gravidas de nosso Município.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/816/indicacao_050-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/816/indicacao_050-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar ações de limpeza e revitalização da praça do Conjunto Monte Castelo, na área institucional que conta com uma área de 448m², na Rua Wagner José Felipin, em Mandaguaçu.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/819/indicacao_051-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/819/indicacao_051-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal verificar a possibilidade de se construir uma base de concreto no parquinho da entrada do distrito de Pulinópolis, em Mandaguaçu.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/828/indicacao_052-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/828/indicacao_052-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja regulamentado em nosso município a política da compra e uso do medicamento canabidiol. Para tanto, encaminho junto a esta indicação Anteprojeto com essa finalidade.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_053-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_053-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se construir o meio fio na perimetral  Fernando Leonardo Perissim nas proximidades do Jardim Guadiana Mandaguaçu.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_054-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_054-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de instalar em todas as Unidades Básicas de Saúde um gerador de energia elétrica movido a diesel com motores de 35HP, de 25 Kva, ou outras opções que se mostrem mais adequadas, em Mandaguaçu.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/842/indicacao_055-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/842/indicacao_055-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade da inclusão de eventuais terrenos irregulares da cidade de Mandaguaçu junto ao Programa Moradia Legal.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/852/indicacao_056-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/852/indicacao_056-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar o cascalhamento da Rua João G. Magro, no Parque Ouro Verde, em Mandaguaçu.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/853/indicacao_057-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/853/indicacao_057-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal providenciar a instalação de uma cobertura em frente ao Centro Municipal de Educação Infantil Abelhinha, em Mandaguaçu.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/854/indicacao_058-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/854/indicacao_058-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal verificar a possibilidade de se instalar uma ATI na entrada do Distrito de Pulinópolis e juntamente a ela providenciar canteiros de flores, em Mandaguaçu.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/855/indicacao_059-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/855/indicacao_059-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal verificar a possibilidade de se contratar um professor de dança para ofertar aulas para a população adulta e da terceira idade, em Mandaguaçu.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/861/indicacao_060-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/861/indicacao_060-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se providenciar um cavalete de água e lixeiras junto ao campo do Jardim Mônaco ou junto a Academia da Terceira Idade - ATI do mesmo bairro, em Mandaguaçu.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/862/indicacao_061-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/862/indicacao_061-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se providenciar uma proteção próxima ao monumento da abelha de Mandaguaçu, junto ao muro, para evitar possíveis quedas do local em que está a abelha para a ciclovia.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/877/indicacao_062-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/877/indicacao_062-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se realizar a permuta de algum terreno institucional para que seja disponibilizado um no Jardim Guadiana, para a construção de um centro de convivência/salão comunitário no referido bairro.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/891/indicacao_063-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/891/indicacao_063-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal em Exercício verificar a possibilidade de se consertar o "mata burro" localizado na estrada Palmeirinha para possibilitar melhor fluxo aos moradores e aos ônibus que realizam o transporte escolar.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/892/indicacao_064-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/892/indicacao_064-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal em Exercício verificar a possibilidade de se asfaltar a perimetral Ariovaldo Delfino Andrade, entre as ruas Alcides Silvério e Rua Humaitá, em Mandaguaçu.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/901/indicacao_065-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/901/indicacao_065-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de providenciar um quebra-molas ao final da Rua das Orquídeas esquina com a Alexandre Formigoni, em Mandaguaçu.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/902/indicacao_066-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/902/indicacao_066-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se recapear a Rua Venezuela, Jardim América, em Mandaguaçu.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/903/indicacao_067-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/903/indicacao_067-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se realizar melhorias no salão comunitário do conjunto Adolpho Lepre, em Mandaguaçu.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/904/indicacao_068-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/904/indicacao_068-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal instalar placas nominativas nas ruas que tiveram sua nomenclatura alterada pela lei nº 1985/2017 e demais ruas que estejam sem placas nominativas em Mandaguaçu.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/910/indicacao_069-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/910/indicacao_069-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal avaliar a possibilidade de criar uma divisão, dentro da Secretaria de Meio Ambiente, que trate especificamente da causa animal em Mandaguaçu.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>Carminho, Flavio Pinheiro, João do Alto, Karina Grossi, Bi Martelosso</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/913/indicacao_070-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/913/indicacao_070-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal nomes para  novas vias do Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/915/indicacao_071-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/915/indicacao_071-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado cadastramento e recadastramento das famílias com permissão perpétua ou temporária de uso de jazigos, túmulos e sepulturas públicas, em vista disso nos utilizamos da presente indicação para encaminhar Anteprojeto de Lei.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/917/indicacao_072-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/917/indicacao_072-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar manutenção na grelha (boca de lobo) instalada na Rua São João em frente ao nº 390, em Mandaguaçu.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/918/indicacao_073-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/918/indicacao_073-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, reiterando a Indicação 072/2021, providenciar o asfaltamento do trecho que liga a Rua das Violetas à Rua Arurão, na Vila Guadiana, em Mandaguaçu.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/919/indicacao_074-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/919/indicacao_074-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se corrigir um buraco no bueiro localizado no meio da Via José Afonso Costa, esquina com a Avenida Nova Aliança, Jardim São Marcos, em Mandaguaçu.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_075-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_075-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se corrigir um buraco no bueiro localizado no meio da Rua Aparecido Lopes, próximo ao nº 374, no Jardim Nova Aliança, em Mandaguaçu.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/921/indicacao_076-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/921/indicacao_076-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal promover ações juntos aos agricultores e pecuaristas do Município para conscientizá-los acerca do papel de uma Sociedade Rural e que busquem meios para formar uma em Mandaguaçu.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/927/indicacao_077-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/927/indicacao_077-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que se busque junto ao Dep. Estadual Soldado Adriano José a inclusão de Mandaguaçu no Programa Caixa D’água Boa da Sanepar junto a SEDEF. Bem como, sugerindo que sejam tomadas medidas para que o município siga as normas para a participação no referido programa.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/930/indicacao_078-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/930/indicacao_078-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal verificar a possibilidade de transformar a Rua 21 de Abril (entre a Rua Rocha Loures e a Antônio Batista Ribas) em via de mão única.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/931/indicacao_079-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/931/indicacao_079-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de que o ônibus escolar que passa pelo Jardim Maravilha tenha uma parada na Rua Carina Moreschi.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/932/indicacao_080-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/932/indicacao_080-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, reiterando a Indicação 097/2021, providenciar a abertura e urbanização da marginal paralela a Rodovia Irineu Aparecido Savoldi, no sentido ao Município de Ourizona, no trecho compreendido entre a Vila Guadiana até o Jardim Cidade Alta, em Mandaguaçu.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/939/indicacao_081-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/939/indicacao_081-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que seja elaborado Decreto anualmente estabelecendo e divulgando um calendário oficial para o Município de Mandaguaçu, contendo todos os feriados e dias de ponto facultativo, inclusive para o ano de 2024.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/947/indicacao_082-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/947/indicacao_082-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal providenciar placas de sinalização nos Conjuntos São Rafael e Atlântico, em Mandaguaçu.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/948/indicacao_083-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/948/indicacao_083-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar reformas urgentes na praça de esportes do Lagoão, como a substituição da areia do campo para prática de vôlei, a instalação de traves no campo de futebol suíço, a limpeza e a pintura dessas quadras esportivas e melhorias na iluminação pública, em Mandaguaçu.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/949/indicacao_084-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/949/indicacao_084-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal tapar os buracos ou cascalhar a via que liga o Jardim Casa Grande ao Santa Rosa, em Mandaguaçu.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/952/indicacao_085-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/952/indicacao_085-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar o meio-fio na Perimetral Fernando Leonardo Perissin entre a Rua das Orquídeas e a Rua Florianópolis, em Mandaguaçu.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/958/indicacao_086-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/958/indicacao_086-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal incluir o número do título de eleitor em todos os cadastros municipais de prestação de serviços como saúde, educação, farmácia central dentre outros.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/959/indicacao_087-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/959/indicacao_087-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal verificar a viabilidade de se criar um programa com a finalidade de conceder espaços do Parque Lagoa Dourada, Lagoão, para que empreendedores municipais os utilizem no intuito de realizar vendas de alimentos e bebidas aos visitantes.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/968/indicacao_088-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/968/indicacao_088-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se arrumar as luminárias da ATI do Jardim Tamagi, visto que estão apagadas. Indica ainda fazer a limpeza do mato que cresceu no gramado e na calçada do entorno da referida ATI.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/976/indicacao_089-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/976/indicacao_089-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de repor o superposte de luz que caiu no trevo de acesso dos conjuntos Aldo Aquaroni, Morada do Sol e da Vila Guadiana, sentido Ourizona, na Rodovia Prefeito Irineu Aparecido Savoldi, em Mandaguaçu.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/977/indicacao_090-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/977/indicacao_090-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se construir o meio-fio e asfaltar, ou ao menos cascalhar, a Rua Verdes Vales, bem como outras que necessitem no entorno do Parque Verdes Vale em Mandaguaçu.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/982/indicacao_091-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/982/indicacao_091-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a instalação de placa na rodovia João Fracasso Filho indicando a localização da Vila Rural Elza Lerner, bem como, na mesma placa, a localização dos bairros Moreschi e Andrioti a fim de melhorar a localização dos mesmos.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/984/indicacao_092-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/984/indicacao_092-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se abrir um concurso público para a contratação de motoristas destinado a reforçar o quadro da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/993/indicacao_093-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/993/indicacao_093-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se corrigir as placas nominativas da Rua Madre Paulina, atualmente com placa que indica o nome “Rua Sebastião da Silva”, e da Rua Simone Aquaroni, atualmente com placa que indica o nome “Rua Ayrton Senna”.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/994/indicacao_094-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/994/indicacao_094-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a instalação de placas nos terrenos institucionais localizados na Perimetral Simone Aquaroni e Chico Mendes alertando para a proibição do descarte de lixo em terrenos vazios e para as penalidades aplicáveis em caso do descumprimento da proibição.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1000/indicacao_095-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1000/indicacao_095-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de limpar os bueiros as margens da Rua Antenor Rafael, esquina com a Rua Adelino Barion, no Jardim São Rafael em Mandaguaçu.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1001/indicacao_096-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1001/indicacao_096-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se realizar melhorias no entorno da rotatória de entrada do Jardim Atlântico na estrada para o distrito de Pulinópolis, de modo a evitar o acumulo de água no local.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1004/indicacao_097-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1004/indicacao_097-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se realizar uma operação Bota Fora de fim de ano.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1007/indicacao_098-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1007/indicacao_098-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se construir a calçada ao redor do muro do Parque de Exposições João Grosso (Parque do Rodeio) na Rua das Flores.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1008/indicacao_099-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1008/indicacao_099-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal recapear as Ruas Valdemar Rafael e Márcio Rafael, no Jardim São Rafael, em Mandaguaçu.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1009/indicacao_100-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1009/indicacao_100-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar melhorias e benfeitorias no campo de futebol do Distrito de Pulinópolis, Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1010/indicacao_101-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1010/indicacao_101-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a poda das árvores da Avenida Centenário na Vila Guadiana, em Mandaguaçu.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_102-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_102-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a realização de melhorias na Praça localizada no Jardim Europa, em Mandaguaçu, tais como a iluminação, a reforma e pintura do salão e a poda das arvores.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/indicacao_103-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/indicacao_103-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a instalação de um bebedouro com água gelada no campo da Vila Guadiana, em Mandaguaçu.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1025/indicacao_104-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1025/indicacao_104-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de se arrumar o alambrado do Campinho localizado na Rua Heróis de Monte Castelo no conjunto Monte Castelo.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1069/indicacao_105-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1069/indicacao_105-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a possibilidade de trocar o local do ponto de ônibus localizado na praça do jardim Europa para a Avenida Adalto Gonçalves da Cruz ao lado do Mercado Vieira.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_106-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_106-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a instalação de bebedouros automáticos refrigerados para a população em todas as UBSs ativas no Município de Mandaguaçu, bem como um bebedouro no refeitório/cozinha para os funcionários.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/indicacao_107-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/indicacao_107-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a elaboração de um decreto dispondo sobre a obrigatoriedade de identificação funcional, através do uso de crachás e uniforme, no âmbito dos órgãos da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>Bi Martelosso, Carminho, Fernando Costa, Flavio Pinheiro, Genildo Juliao, Karina Grossi, Prof.º Morandir, Raul Coelho</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_108-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_108-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal remeter ao Poder Legislativo um projeto de lei com a finalidade de repassar aos ACSs, PQAVSs e ACEs incentivo financeiro adicional (IFA).</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/indicacao_109-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/indicacao_109-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar o meio-fio na Perimetral Fernando Leonardo Perissin entre a Rua das Rosas e a Rua Florianópolis, em Mandaguaçu.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/indicacao_110-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/indicacao_110-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a elaboração de um planejamento para a emissão dos carnês de IPTU do ano de 2024 e que seja divulgado para que os contribuintes possam se programar para o pagamento, bem como que a emissão seja feita no início do ano para que haja a possibilidade de se parcelar em mais vezes.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_111-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_111-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal verificar a viabilidade de se conceder vale alimentação aos profissionais celetistas contratados pelo Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/indicacao_112-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/indicacao_112-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal verificar a possibilidade de passar máquina niveladora, ou cascalhar e passar rolo compactador, nas vias do Parque Verdes Vale, em Mandaguaçu.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/indicacao_113-23.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/indicacao_113-23.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal reverter a doação do terreno, localizado no Jardim Mônaco, doado ao Estado do Paraná para a construção do Fórum da Comarca de Mandaguaçu de acordo com a Lei Municipal nº 1716/2010.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>PARC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CCLR - Comissão de Constituição, Legislação e Redação</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Parecer nº 20/2023 da CCLR pela inconstitucionalidade do Projeto de Lei nº 051/2022 que dispõe sobre os condomínios de chácaras de lazer em Mandaguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>RGU</t>
   </si>
   <si>
     <t>Regime de Urgência</t>
   </si>
   <si>
     <t>Regime de urgência para apreciação dos Projetos de Lei nºs 001 - Autoriza a recomposição da remuneração dos servidores públicos municipais e dá outras providências e 002/2023 - Autoriza a recomposição dos subsídios dos agentes políticos e dá outras providências.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>Regime de urgência para apreciação do Projeto de Lei nº 007/2023 que institui e regulamenta o Sistema Municipal de Cultura do Município de Mandaguaçu.</t>
   </si>
@@ -3929,51 +3929,51 @@
   <si>
     <t>Dispensa de pareceres escritos</t>
   </si>
   <si>
     <t>Dispensa de pareceres escritos das Comissões Permanentes aos Projetos de Lei nºs 001 - Autoriza a recomposição da remuneração dos servidores públicos municipais e dá outras providências e 002/2023 - Autoriza a recomposição dos subsídios dos agentes políticos e dá outras providências.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>COPERM - Comissões Permanentes</t>
   </si>
   <si>
     <t>Dispensa de pareceres para o Projeto de Lei nº 011/2023 - Autoriza o Poder Executivo Municipal a firmar Termo de Colaboração com a entidade Asilo São Vicente de Paulo de Mandaguaçu/Pr e dá outras providências.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>Dispensa de pareceres escritos para o Projeto de Lei nº 014/2023 -Autoriza o Executivo Municipal a proceder à abertura de crédito adicional suplementar no corrente exercício financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/760/dispensa_de_parecer_-_referente_pl_17.2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/760/dispensa_de_parecer_-_referente_pl_17.2023.pdf</t>
   </si>
   <si>
     <t>Dispensa de pareceres do Projeto de Lei nº 017/2023 - Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a Associação Norte Paranaense de Reabilitação - ANPR e dá outras providências.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>Dispensa de pareceres escritos para o Projeto de Lei nº 022/2023  - Autoriza o Poder Executivo Municipal a firmar Termo de Colaboração com Fundação Educacional Meninos e Meninas de Rua Profeta Elias de Curitiba-Pr e dá outras providências.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>Dispensa de pareceres escritos para o Projeto de Lei nº 031/2023 - Dispõe sobre as alíquotas de contribuição do Município de Mandaguaçu-PR e dos segurados para o Fundo de Previdência dos Servidores Municipais de Mandaguaçu; sobre a forma de amortização do déficit técnico atuarial de acordo com a Portaria 1467/2022, de 02 de junho de 2022, que "Disciplina os parâmetros e as diretrizes gerais para a organização e funcionamento dos regimes próprios de previdência social dos servidores públicos da União, dos Estados, do Distrito Federal e dos Municípios, em cumprimento à Lei nº 103, de 2019" - custo suplementar por aportes financeiros - do Regime Próprio de Previdência Social do Município de Mandaguaçu, Estado do Paraná, mediante atualização anual, e dá outras providências.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>Dispensa da pareceres escritos para o Projeto de Lei nº 033/2023 - Dispões sobre Inclusão no PPA para 2022-2025, na LDO para 2023 e autorização para abertura de Crédito Adicional Especial na LOA para 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>945</t>
   </si>
@@ -4371,567 +4371,567 @@
     <t>EMENDA Nº 1 AO SUBSTITUTIVO N.1 DO PROJETO DE LEI ORDINÁRIA N.º 38/2023 (EMENDA ADITIVA):_x000D_
 Acresce ao art. 16 do Substitutivo n. 1 do Projeto de Lei Ordinária nº 38/2023, os parágrafos §1º e 2º, que passam a vigorar com a seguinte redação: _x000D_
 “Art. 16. O auxílio-alimentação, observada a exceção constante nesta Lei, consistirá na entrega de cartão alimentação a pessoas de baixa renda que se encontrem sem condições de suprir as necessidades básicas alimentares do núcleo familiar. _x000D_
 §1º O Poder Executivo definirá o valor do benefício tratado nesta seção, mediante expedição decreto._x000D_
 §2º Durante o período de 120 (cento e vinte) dias após a publicação desta Lei, o auxílio-alimentação poderá continuar a ser concedido na forma de cesta básica até que o processo de aquisição e implantação do cartão alimentação seja finalizado.”</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>EMENDA Nº 2 AO SUBSTITUTIVO N.1 DO PROJETO DE LEI ORDINÁRIA N.º 38/2023 (EMENDA SUPRESSIVA): _x000D_
 Fica suprimido o parágrafo único do art. 36 do Substitutivo n. 1 do Projeto de Lei Ordinária nº 38/2023, cuja redação segue adiante: _x000D_
 “Art. 36. (...)_x000D_
 Parágrafo único. Deverá ser encaminhada, rotineiramente ao Conselho Municipal da Assistência Social, a prestação de contas relativas aos benefícios eventuais concedidos para acompanhamento.”</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>IMP-I</t>
   </si>
   <si>
     <t>Emenda Impositiva - Individual</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1028/emip_01-23_-_fernando.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1028/emip_01-23_-_fernando.pdf</t>
   </si>
   <si>
     <t>Destina R$ 69.133,94 para aquisição de materiais de construção no intuito de realizar a construção de 232 metros de muro para cercar o parque de exposições João Grosso do município de Mandaguaçu. É necessário tal construção, pois o local está atualmente com livre acesso e, permitindo com isso, que haja de forma recorrente, degradação do local, onerando o Poder Público.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1029/emip_02-23_-_fernando.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1029/emip_02-23_-_fernando.pdf</t>
   </si>
   <si>
     <t>A destinação de R$ 42.948,30 para a aquisição dos seguintes materiais e equipamentos permanentes: 01 Cadeira de dentista completa para a UBS Vila Guadiana e 01 Monitor Multiparâmetro para o Pronto Atendimento, os quais são necessários para a prestação do serviço público e atendimento adequado aos cidadãos.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1030/emip_03-23_-_fernando.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1030/emip_03-23_-_fernando.pdf</t>
   </si>
   <si>
     <t>Destina R$ 26.185,64 para custeio de exames laboratoriais (adulto e infantil), cuja demanda reprimida aumenta cada vez mais a lista de espera no Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>Flavio Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1031/emenda_-_flavio_-_saude_-_exame_doppler_venoso_e_arterial.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1031/emenda_-_flavio_-_saude_-_exame_doppler_venoso_e_arterial.pdf</t>
   </si>
   <si>
     <t>Destina R$ 44.133,94 para custeio de exames DOPPLER ARTERIAL E VENOSO, via realização de “mutirão”, a fim de atender a demanda reprimida que aumenta cada vez mais a lista de espera no Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/emenda_-_flavio_-_saude_dentista.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/emenda_-_flavio_-_saude_dentista.pdf</t>
   </si>
   <si>
     <t>A destinação de R$ 25.000,00 para a aquisição dos seguintes materiais e equipamentos permanentes: 01 Cadeira de dentista completa para a UBS Pulinópolis. Tal equipamento é necessário para a prestação do serviço público e atendimento adequado aos cidadãos.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/emenda_-_flavio_-_subvencao_social_asilo.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/emenda_-_flavio_-_subvencao_social_asilo.pdf</t>
   </si>
   <si>
     <t>Destina R$ 69.133,94 a título de subvenção social para a instituição Asilo São Vicente de Paulo de Mandaguaçu, a fim de que possa continuar a execução de sua finalidade institucional.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>Karina Grossi</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/eimp_07-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/eimp_07-2023.pdf</t>
   </si>
   <si>
     <t>Destina R$ 25.933,94 para que o Poder Executivo promova a realização de castração de cães e gatos (machos e fêmeas) no Município. A disponibilização das castrações deverá observar os critérios de prioridades estabelecidos pela Lei Municipal n. 1995/2017. A quantidade de castrações será variável, vinculada ao custo de castração dos animais, obtido através de processo licitatório e o valor desta emenda. Esta emenda objetiva atender uma política de bem estar animal e de saúde pública, pois é necessário realizar o controle populacional de tais animais.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/eimp_08-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/eimp_08-2023.pdf</t>
   </si>
   <si>
     <t>A destinação de R$ 94.133,94 para a aquisição de MEDICAMENTOS que constam na lista do REMUME do Município de Mandaguaçu. A demanda por medicamentos aumenta a cada dia, e sendo este imprescindível para o tratamento e manutenção da saúde do cidadão, é necessário maior investimento na aquisição, a fim de não permitir falta de medicamentos nas farmácias do município de Mandaguaçu.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1036/eimp_09-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1036/eimp_09-2023.pdf</t>
   </si>
   <si>
     <t>Destina R$ 18.200,00 a título de subvenção social para a Associação Comunitária da Vila Rural Elza Lerner de Mandaguaçu, a fim de equipar a cozinha da associação com duas máquinas, sendo: 01 máquina de fazer salgados e 01 misturadora de massas.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1037/emip_10-23_-_raul.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1037/emip_10-23_-_raul.pdf</t>
   </si>
   <si>
     <t>Destina R$ 50.000,00 para aquisição de materiais de construção no intuito de realizar a construção de 168 metros de muro para cercar o parque de exposições João Grosso do município de Mandaguaçu. É necessário tal construção, pois o local está atualmente com livre acesso e, permitindo com isso, que haja de forma recorrente, degradação do local, onerando o Poder Público.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/emip_11-23_-_raul.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/emip_11-23_-_raul.pdf</t>
   </si>
   <si>
     <t>A destinação de R$ 27.948,30 para a aquisição dos seguintes materiais e equipamentos permanentes: 01 Compressor para três cadeiras de dentista e 01 Monitor Multiparâmetro para o Pronto Atendimento, os quais são necessários para a prestação do serviço público e atendimento adequado aos cidadãos.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1039/emip_12-23_-_raul.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1039/emip_12-23_-_raul.pdf</t>
   </si>
   <si>
     <t>Destina R$ 41.185,64 para custeio de exames de ressonância magnética adulto e infantil, via realização de “mutirão”, a fim de atender a demanda reprimida que aumenta cada vez mais a lista de espera no Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1040/emip_13-23_-_carminho.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1040/emip_13-23_-_carminho.pdf</t>
   </si>
   <si>
     <t>Destina R$ 69.133,94 para custeio de exames: MAMOGRAFIA e e ENDOSCOPIA, via realização de “mutirão”, a fim de atender a demanda reprimida que aumenta cada vez mais a lista de espera no Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/emip_14-23_-_carminho.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/emip_14-23_-_carminho.pdf</t>
   </si>
   <si>
     <t>Destina R$ 19.133,94 a título de subvenção social para a instituição APAE de Mandaguaçu, a fim de que possa continuar a execução de sua finalidade institucional.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1042/emip_15-23_-_carminho.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1042/emip_15-23_-_carminho.pdf</t>
   </si>
   <si>
     <t>Destina R$ 50.000,00 a título de subvenção social para a instituição Asilo São Vicente de Paulo de Mandaguaçu, a fim de que possa continuar a execução de sua finalidade institucional.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/emenda_16_-_subvencao_social_asilo.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/emenda_16_-_subvencao_social_asilo.pdf</t>
   </si>
   <si>
     <t>Destina R$ 10.000,00 a título de subvenção social para a instituição Asilo São Vicente de Paulo de Mandaguaçu, a fim de que possa continuar a execução de sua finalidade institucional.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1044/emenda_17_-_subvencao_social_associacao_vila_rural.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1044/emenda_17_-_subvencao_social_associacao_vila_rural.pdf</t>
   </si>
   <si>
     <t>Destina R$ 10.000,00 a título de subvenção social para a Associação Comunitária da Vila Rural Elza Lerner de Mandaguaçu, para consecução de suas atividades e projetos estatutários.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1045/emenda_18_-_subvencao_social_apae.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1045/emenda_18_-_subvencao_social_apae.pdf</t>
   </si>
   <si>
     <t>Destina R$ 10.000,00 a título de subvenção social para a instituição APAE de Mandaguaçu, a fim de que possa continuar a execução de sua finalidade institucional.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1046/emip_19-23_-_joao.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1046/emip_19-23_-_joao.pdf</t>
   </si>
   <si>
     <t>Destina R$ 34.566.97 a título de subvenção social para a instituição Asilo São Vicente de Paulo de Mandaguaçu, a fim de que possa continuar a execução de sua finalidade institucional.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1047/emip_20-23_-_joao.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1047/emip_20-23_-_joao.pdf</t>
   </si>
   <si>
     <t>Destina R$ 34.566,97 a título de subvenção social para a instituição APAE de Mandaguaçu, a fim de que possa continuar a execução de sua finalidade institucional.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1048/emip_21-2023_-_fabricio.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1048/emip_21-2023_-_fabricio.pdf</t>
   </si>
   <si>
     <t>A destinação de R$ 34.566,97 para a aquisição de MEDICAMENTOS que constam na lista do REMUME do Município de Mandaguaçu. A demanda por medicamentos aumenta a cada dia, e sendo este imprescindível para o tratamento e manutenção da saúde do cidadão, é necessário maior investimento na aquisição, a fim de não permitir falta de medicamentos nas farmácias do município de Mandaguaçu.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1049/emip_22-2023_-_fabricio.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1049/emip_22-2023_-_fabricio.pdf</t>
   </si>
   <si>
     <t>Destina R$ 20.000,00 a título de subvenção social para a instituição Asilo São Vicente de Paulo de Mandaguaçu, a fim de que possa continuar a execução de sua finalidade institucional.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1050/emip_23-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1050/emip_23-2023.pdf</t>
   </si>
   <si>
     <t>Destina R$ 69.133,94 para aquisição e instalação de 03 abrigos de ônibus para abrigar e proteger as pessoas do sol e chuva. Cada um deles composto por dois bancos de três lugares e uma lixeira unitária. Os abrigos deverão ser instalados nos seguintes logradouros: um abrigo na Rua Argentina, próximo ao n. 336 (Jardim América), um abrigo na Rua Peru esquina com Rua Cuba (Jardim América), e um abrigo na Rua Adelino Barion esquina com a Rua Márcio Rafael (Jardim São Rafael).</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1051/emenda_24_-_morandir_saude_-_neurologista_infantil_e_adulto_e_ginecologista_c_diu..pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1051/emenda_24_-_morandir_saude_-_neurologista_infantil_e_adulto_e_ginecologista_c_diu..pdf</t>
   </si>
   <si>
     <t>Destina R$ 108.267,88 para atender a demanda reprimida de consultas com neurologista (adulto e infantil), ginecologista (com ou sem DIU), a qual aumenta cada vez mais a lista de espera no Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1052/emip_25-2023_-_fabricio.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1052/emip_25-2023_-_fabricio.pdf</t>
   </si>
   <si>
     <t>Destina R$ 49.133,94 para aquisição de materiais de construção (areia, cimenta, bianco, tinta), bem como duas portas blindex, para reforma do primeiro andar do prédio público onde funciona a Casa da Cultura do Município de Mandaguaçu. Todo o prédio precisa de avaliação e reforma, no entanto, a emenda é insuficiente para isso, de modo que optou-se por atender a parte mais emergencial de maneira a dar maior qualidade para os cidadãos, especialmente, as crianças e adolescentes que utilizam o espaço diariamente.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1053/emip_26-23_-_joao.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1053/emip_26-23_-_joao.pdf</t>
   </si>
   <si>
     <t>A destinação de R$ 69.133,94 para a aquisição dos seguintes materiais e equipamentos permanentes: 01 Cadeira de dentista completa para a UBS Vila Guadiana; 10 Macas (05 para o Pronto Atendimento, 01 para as UBSs Vila Guadiana, Bela Vista, Pulinópolis e Ouro Verde); 07 balanças adulta (02 para o Pronto Atendimento, 01 para as UBSs Vila Guadiana, Bela Vista, Pulinópolis e Ouro Verde), 10 cadeiras de rodas para utilização nas UBSs (05 para o Pronto Atendimento, 01 para as UBSs Vila Guadiana, Bela Vista, Pulinópolis e Ouro Verde), 1 Sensor Radiográfico para a UBS Central. Os equipamentos listados são necessários para a prestação do serviço público e atendimento adequado aos cidadãos.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/emip_27-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/emip_27-2023.pdf</t>
   </si>
   <si>
     <t>A destinação de R$ 69.133,94 para a aquisição dos seguintes equipamentos:  1 aparelho de profilaxia para a UBS do Púlinópolis, 10 otoscópio (2 para UBS Central, 2 para UBS Vila Guadiana, 2 UBS Bela Vista, 1 UBS Pulinópolis, 1 UBS Ouro Verde e 2 para o Pronto Atendimento), 04 aspiradores de secreção (1 para o Pronto Atendimento, 1 UBS Central, 1 UBS Bela Vista e 1 UBS Vila Guadiana), 10 oxímetros de pulso (1 para UBS Central, 1 para UBS Vila Guadiana, 1 UBS Bela Vista, 1 UBS Pulinópolis, 1 UBS Ouro Verde e 5 para o Pronto Atendimento), 2 bombas de infusão portátil para o Pronto Atendimento, 10 aparelhos de pressão arterial (2 para UBS Central, 2 para UBS Vila Guadiana, 2 UBS Bela Vista, 1 UBS Pulinópolis, 1 UBS Ouro Verde e 2 para o Pronto Atendimento) e 04 módulos de bateria recarregável para o Pronto Atendimento. Também para a aquisição dos seguintes matérias de consumo: 400 rolo de lençol hospitalar a serem distribuídos para todas as UBS e Pronto Atendimento, 20  seringas de 60ml...</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/emip_28-23_-_raul.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/emip_28-23_-_raul.pdf</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1056/emip_29-2023_-_fabricio.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1056/emip_29-2023_-_fabricio.pdf</t>
   </si>
   <si>
     <t>A destinação de R$ 34.566,97 para consultas e exames voltados ao diagnóstico de GLAUCOMA, via realização de “mutirão”,  atendendo assim a demanda reprimida que aumenta a lista de espera no município de Mandaguaçu.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/emip_30-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/emip_30-2023.pdf</t>
   </si>
   <si>
     <t>Destina R$ 18.200,00 a título de subvenção social para a instituição APAE de Mandaguaçu, para ser aplicado no (s) evento (s) ligado à Conscientização sobre o Autismo, durante o mês ABRIL AZUL.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/emip_31-2023.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/emip_31-2023.pdf</t>
   </si>
   <si>
     <t>Destina R$ 118.267,88 para atender, via realização de "mutirão", a demanda reprimida de consultas com neurologista (adulto e infantil), ginecologista (com ou sem DIU), a qual aumenta cada vez mais a lista de espera no Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/894/mocao_de_aplausos_1_-_equipe_de_futsal.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/894/mocao_de_aplausos_1_-_equipe_de_futsal.pdf</t>
   </si>
   <si>
     <t>Requerem que seja encaminhada congratulações nos termos desta MOÇÃO DE APLAUSOS a EQUIPE MASCULINA DE FUTSAL DO MUNICÍPIO DE MANDAGUAÇU e ao TÉCNICO PROF. FERNANDO LONARDONE CAPITOL, em reconhecimento a dedicação e ao desempenho dos jogadores, bem como do técnico.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/895/mocao_de_aplausos_2_-_equipe_de_handebol.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/895/mocao_de_aplausos_2_-_equipe_de_handebol.pdf</t>
   </si>
   <si>
     <t>Requerem que seja encaminhada congratulações nos termos desta MOÇÃO DE APLAUSOS a EQUIPE FEMININA DE HANDEBOL DO MUNICÍPIO DE MANDAGUAÇU e a TÉCNICA PROF. FERNANDA ALVARES BOCCHI, em reconhecimento a dedicação e ao desempenho das jogadoras, bem como da técnica.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/946/mocao_de_apoio_ao_congresso_nacional.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/946/mocao_de_apoio_ao_congresso_nacional.pdf</t>
   </si>
   <si>
     <t>Requerem que seja encaminhada MOÇÃO DE APOIO ao Congresso Nacional em face da iminente possibilidade de legalização do aborto por meio da ADPF 442 pelo STF, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/962/requerimento_-_mocao_de_repudio_copel_-_ineficiencia_do_servico_prestado_em_mandaguacu_..pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/962/requerimento_-_mocao_de_repudio_copel_-_ineficiencia_do_servico_prestado_em_mandaguacu_..pdf</t>
   </si>
   <si>
     <t>Requerem que seja encaminhada MOÇÃO DE REPÚDIO à Companhia Paranaense de Energia - Copel em razão da ineficiência na prestação de seus serviços.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>Requerem que seja encaminhada MOÇÃO DE APLAUSOS as EQUIPES DE HANDEBOL CATEGORIA SUB 12 do Município de Mandaguaçu, pela participação no Festival Paranaense Mirim de Handebol, e a EQUIPE DE HANDEBOL MASCULINA CATEGORIA SUB 14 do Município de Mandaguaçu, pela participação no Campeonato Paranaense Infantil Sub 14  do Município de Mandaguaçu, ao atleta GUILHERME BRITO DONASAN, por ter sido eleito destaque e a Professora FERNANDA ALVARES BOCCHI, pelo trabalho como técnica.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/mocao_de_protesto_-_indicacao_flavio_dino.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/mocao_de_protesto_-_indicacao_flavio_dino.pdf</t>
   </si>
   <si>
     <t>Requerem que conste em ata MOÇÃO DE PROTESTO em razão da indicação, por parte do Presidente da República, de Flávio Dino para compor o Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>V-PES</t>
   </si>
   <si>
     <t>Votos de Pesar</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento da senhora Zenaide Cabral de Souza.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/667/voto_de_pesar_justino_coltro.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/667/voto_de_pesar_justino_coltro.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento do senhor Justino Coltro.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/702/voto_de_pesar_ivan_clayton_batista.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/702/voto_de_pesar_ivan_clayton_batista.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento do senhor Ivan Clayton Batista.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/718/voto_de_pesar_emilio_cardoso.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/718/voto_de_pesar_emilio_cardoso.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento do senhor Emílio Cardoso.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/764/voto_de_pesar_neusa_santos.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/764/voto_de_pesar_neusa_santos.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento da senhora Neusa Santos.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/792/voto_de_pesar_osvaldo_rafael.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/792/voto_de_pesar_osvaldo_rafael.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento do Senhor Osvaldo Rafael</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/817/voto_de_pesar_nivaldo_amaral.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/817/voto_de_pesar_nivaldo_amaral.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento do Senhor Nivaldo Amaral</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/821/voto_de_pesar_douglas_amaral.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/821/voto_de_pesar_douglas_amaral.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento do Senhor Douglas Amaral</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/822/voto_de_pesar_maria_fava_grosso.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/822/voto_de_pesar_maria_fava_grosso.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento da Senhora Maria Fava Grosso.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/823/voto_de_pesar_thereza_lourim_ramalho.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/823/voto_de_pesar_thereza_lourim_ramalho.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento da Senhora Thereza Lourim Ramalho</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/824/voto_de_pesar_maria_perreira_novaes.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/824/voto_de_pesar_maria_perreira_novaes.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento da Senhora Maria Pereira Novaes</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/825/voto_de_pesar_rosalina_martins_gil_braz.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/825/voto_de_pesar_rosalina_martins_gil_braz.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento da Senhora Rosalina Martins Gil Braz.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/835/voto_de_pesar_tercilio_helio_furlan.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/835/voto_de_pesar_tercilio_helio_furlan.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento do Senhor Tercilio Hélio Furlan</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/836/voto_de_pesar_angelita_lino_de_almeida.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/836/voto_de_pesar_angelita_lino_de_almeida.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento da Senhora Angelita Lino de Almeida</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/843/voto_de_pesar_luiz_avelino_de_paiva.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/843/voto_de_pesar_luiz_avelino_de_paiva.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento do Senhor Luiz Avelino de Paiva.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/844/voto_de_pesar_maria_mikcha_gomes_bonilha.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/844/voto_de_pesar_maria_mikcha_gomes_bonilha.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento da Senhora Maria Mikcha Gomes Bonilha.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>João do Alto, Karina Grossi</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/845/voto_de_pesar_jose_voldoir_codale.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/845/voto_de_pesar_jose_voldoir_codale.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento do Senhor José Voldoir Codale.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/856/voto_de_pesar_servino_acorsi.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/856/voto_de_pesar_servino_acorsi.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento do Senhor Servino Acorsi</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/893/voto_de_pesar_maria_nazare_da_silva_bertallia.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/893/voto_de_pesar_maria_nazare_da_silva_bertallia.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento da Senhora Maria Nazaré da Silva Bertallia.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/906/voto_de_pesar_jose_alvacir_borges.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/906/voto_de_pesar_jose_alvacir_borges.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento do Senhor José Alvacir Borges.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5238,67 +5238,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/731/proposta_de_emenda_a_lom__-_altera_orcamento_impositivo_em_mandaguacu_-_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/957/emenda_a_lei_organica_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/779/oficio_200-23_pl_024-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/624/projeto_de_lei_no_001_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/625/projeto_de_lei_no_002_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/629/projeto_de_lei_n_003-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/630/projeto_de_lei_n_004-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/641/projeto_de_lei_n_005-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/664/projeto_de_lei_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/665/projeto_de_lei_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/666/projeto_de_lei_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/681/projeto_de_lei_n_11_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/705/projeto_de_lei_no_012-23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/717/projeto_de_lei_n_13_-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/732/projeto_de_lei_no_014-23.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_lei_n_016-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/756/oficio_183-23_pl_017-23.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/757/projeto_de_lei_n_018-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/758/projeto_de_lei_n_019-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/762/oficio_192-23_-_pl_020-23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/763/oficio_193-23_-_pl_021-23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/774/oficio_199-23_-_pl_022-23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/777/oficio_194-23_pl_023-23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/797/projeto_de_lei_25-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/803/oficio_233-23_-_pl_026-23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/818/oficio_252-23_-_pl_027-23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/864/pl_028-2023_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/880/oficio_339-23_-_pl_029-23.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/881/oficio_351-23_-_pl_030-23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/882/oficio_359-23_-_pl_031-23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/883/oficio_383-23_-_pl_032-23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/884/oficio_385-23_-_pl_033-23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/896/oficio_390-23_-_pl_034-23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/897/oficio_408-23_-_pl_035-23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/898/oficio_409-23_-_pl_036-23.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/907/oficio_434-23_-_pl_037-23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/916/oficio_443-23_-_pl_038-23.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/936/oficio_496-23_-_pl_041-23.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/942/oficio_506-23_-_pl_042-23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/943/oficio_507-23_-_pl_043-23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/954/oficio_519-23_-_pl_044-23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/967/oficio_547-23_-_pl_045-23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/971/oficio_550-23_-_pl_046-23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/972/oficio_551-23_-_pl_047-23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/978/oficio_554-23_-_pl_048-23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/979/oficio_561-23_-_pl_049-23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/989/projeto_de_lei_no_050-23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/995/oficio_583-23_-_pl_051-23.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1005/projeto_de_lei_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/pl_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/oficio_609-23_-_pl_054-23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/pl_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1059/oficio_623-23_-_pl_056-23.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1060/oficio_625-23_-_pl_057-23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1061/oficio_626-23_-_pl_058-23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1062/oficio_627-23_-_pl_059-23.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1071/oficio_634-23_-_pl_060-23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1072/oficio_635-23_-_pl_061-23.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1083/oficio_643-23_-_pl_062-23.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/oficio_667-23_-_pl_063-23.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/oficio_674-23_-_pl_064-23.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/oficio_688-23_-_pl_065-23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/684/pl_sobre_alimentar_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/706/pl_02.2023_-_legislativo_-_joao_ramos_costa_-_material_fresado_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/727/projeto_de_lei_transparencia_de_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_lei_legislativo_no_04-2023_-_dispoe_sobre_a_disponibilidade_de_acesso_a_informacoes_para_os_usuarios_da_saude.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/795/pl_05.2023_-_legislativo_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/796/projeto_de_lei_n_006-2023_-_mesa_executiva_-_altera_lei_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/846/pl_07.2023_-_institui_no_calendario_oficial_encontro_de_som_automotivo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/935/projeto_de_lei_08-2023_-_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/996/pl_09.2023_-_revoga_artigo_do_plano_de_cargos_e_salarios.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1014/pl_10.2023_-_legislativo_-_joao_ramos_costa_-_denominacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/pl_11.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/643/2023_credito-adicional-suplementar-carro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/755/2023_alteracao_regimento_interno_-orcamento_impositivo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/772/2023_-_regulamentacao_do_uso_do_veiculo_oficial.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/636/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/638/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/645/requerimento_003-23.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/647/requerimento_004-23.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/648/requerimento_005-23.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/649/requerimento_006-23.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_007-23.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/652/requerimento_008-23.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/653/requerimento_009-23.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/662/requerimento_010-23.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/663/requerimento_011-23.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/673/requerimento_012-23.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/674/requerimento_013-23.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/675/requerimento_014-23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/676/requerimento_015-23.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/685/requerimento_016-23.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/686/requerimento_017-23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/687/requerimento_018-23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/688/requerimento_019-23.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/689/requerimento_020-23.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/695/requerimento_021-23.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/696/requerimento_022-23.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/697/requerimento_023-23.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/712/requerimento_024-23.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/713/requerimento_025-23.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/714/requerimento_026-23.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/715/requerimento_027-23.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/724/requerimento_028-23.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/725/requerimento_029-23.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_030-23.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/728/requerimento_031-23.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/729/requerimento_032-23.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/730/requerimento_033-23.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/736/requerimento_034-23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/737/requerimento_035-23.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/738/requerimento_036-23.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/746/requerimento_037-23.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/747/requerimento_038-23.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/748/requerimento_039-23.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/749/requerimento_040-23.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/750/requerimento_041-23.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/751/requerimento_042-23.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/752/requerimento_043-23.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/753/requerimento_044-23.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/767/requerimento_045-23.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/768/requerimento_046-23.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/769/requerimento_047-23.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/770/requerimento_048-23.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/771/requerimento_049-23.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/781/requerimento_050-23.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/782/requerimento_051-23.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/783/requerimento_052-23.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/784/requerimento_053-23.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/785/requerimento_054-23.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/786/requerimento_055-23.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/787/requerimento_056-23.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/788/requerimento_057-23.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/789/requerimento_058-23.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/790/requerimento_059-23.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/791/requerimento_060-23.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/799/requerimento_061-23.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_062-23.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/801/requerimento_063-23.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/802/requerimento_064-23.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_065-23.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/812/requerimento_066-23.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_067-23.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/814/requerimento_068-23.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/820/requerimento_069-23.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/826/requerimento_070-23.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/827/requerimento_071-23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/831/requerimento_072-23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/832/requerimento_073-23.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/833/requerimento_074-23.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/834/requerimento_075-23.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/837/requerimento_076-23.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/838/requerimento_077-23.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/839/requerimento_078-23.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/840/requerimento_079-23.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_080-23.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_081-23.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_082-23.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/849/requerimento_083-23.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/850/requerimento_084-23.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/851/requerimento_085-23.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/857/requerimento_086-23.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/858/requerimento_087-23.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/859/requerimento_088-23.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/860/requerimento_089-23.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/863/requerimento_090-23.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/889/requerimento_091-23.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/890/requerimento_092-23.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/899/requerimento_093-23.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/900/requerimento_094-23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_095-23.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/908/requerimento_096-23.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/911/requerimento_097-23.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/912/requerimento_098-23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_099-23.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/922/requerimento_100-23.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/923/requerimento_101-23.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/924/requerimento_102-23.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/925/requerimento_103-23.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/929/requerimento_104-23.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/933/requerimento_105-23.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_106-23.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_107-23.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_108-23.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/950/requerimento_109-23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/951/requerimento_110-23.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_111-23.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_114-23.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/965/requerimento_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/966/requerimento_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/969/requerimento_117-23.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/970/requerimento_118-23.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_119-23.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_120-23.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_121-23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/980/requerimento_122-23.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/981/requerimento_123-23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/983/requerimento_124-23.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/990/requerimento_125-23.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/991/requerimento_126-23.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/992/requerimento_127-23.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/997/requerimento_128-23.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/998/requerimento_129-23.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/999/requerimento_130-23.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_131-23.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_132-23.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1006/requerimento_133-23.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento_134-23.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_135-23.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1018/requerimento_136-23.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1019/requerimento_137-23.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_138-23.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_139-23.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_140-23.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_141-23.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1057/requerimento_142-23.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1058/requerimento_143-23.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1065/requerimento_144-23.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1066/requerimento_145-23.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1067/requerimento_146-23.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1068/requerimento_147-23.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/requerimento_148-23.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/requerimento_149-23.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/requerimento_150-23.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/requerimento_151-23.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/requerimento_152-23.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/requerimento_153-23.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/requerimento_154-23.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/requerimento_155-23.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/requerimento_156-23.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/632/indicacao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/634/indicacao_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/635/indicacao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/637/indicacao_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/639/indicacao_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/640/indicacao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/644/indicacao_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/646/indicacao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/650/indicacao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/658/indicacao_012-23.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/659/indicacao_013-23.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/660/indicacao_014-23.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/661/indicacao_015-23.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/668/indicacao_016-23.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/669/indicacao_017-23.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/670/indicacao_018-23.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/671/indicacao_019-23.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/672/indicacao_020-23.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_021-23.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/690/indicacao_022-23.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/691/indicacao_023-23.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/692/indicacao_024-23.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/693/indicacao_025-23.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/694/indicacao_026-23.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/698/indicacao_027-23.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/699/indicacao_028-23.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/700/indicacao_029-23.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/701/indicacao_030-23.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/709/indicacao_031-23.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/710/indicacao_032-23.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/711/indicacao_033-23.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/716/indicacao_034-23.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/719/indicacao_035-23.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/720/indicacao_036-23.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/722/indicacao_037-23.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/723/indicacao_038-23.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/739/indicacao_039-23.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/740/indicacao_040-23.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/741/indicacao_041-23.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/754/indicacao_042-23.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_043-23.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_044-23.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/773/indicacao_045-23.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/780/indicacao_046-23.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/793/indicacao_047-23.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/794/indicacao_048-23.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/798/indicacao_049-23.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/816/indicacao_050-23.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/819/indicacao_051-23.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/828/indicacao_052-23.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_053-23.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_054-23.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/842/indicacao_055-23.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/852/indicacao_056-23.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/853/indicacao_057-23.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/854/indicacao_058-23.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/855/indicacao_059-23.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/861/indicacao_060-23.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/862/indicacao_061-23.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/877/indicacao_062-23.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/891/indicacao_063-23.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/892/indicacao_064-23.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/901/indicacao_065-23.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/902/indicacao_066-23.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/903/indicacao_067-23.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/904/indicacao_068-23.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/910/indicacao_069-23.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/913/indicacao_070-23.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/915/indicacao_071-23.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/917/indicacao_072-23.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/918/indicacao_073-23.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/919/indicacao_074-23.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_075-23.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/921/indicacao_076-23.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/927/indicacao_077-23.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/930/indicacao_078-23.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/931/indicacao_079-23.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/932/indicacao_080-23.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/939/indicacao_081-23.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/947/indicacao_082-23.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/948/indicacao_083-23.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/949/indicacao_084-23.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/952/indicacao_085-23.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/958/indicacao_086-23.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/959/indicacao_087-23.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/968/indicacao_088-23.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/976/indicacao_089-23.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/977/indicacao_090-23.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/982/indicacao_091-23.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/984/indicacao_092-23.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/993/indicacao_093-23.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/994/indicacao_094-23.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1000/indicacao_095-23.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1001/indicacao_096-23.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1004/indicacao_097-23.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1007/indicacao_098-23.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1008/indicacao_099-23.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1009/indicacao_100-23.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1010/indicacao_101-23.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_102-23.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/indicacao_103-23.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1025/indicacao_104-23.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1069/indicacao_105-23.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_106-23.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/indicacao_107-23.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_108-23.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/indicacao_109-23.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/indicacao_110-23.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_111-23.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/indicacao_112-23.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/indicacao_113-23.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/760/dispensa_de_parecer_-_referente_pl_17.2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1028/emip_01-23_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1029/emip_02-23_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1030/emip_03-23_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1031/emenda_-_flavio_-_saude_-_exame_doppler_venoso_e_arterial.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/emenda_-_flavio_-_saude_dentista.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/emenda_-_flavio_-_subvencao_social_asilo.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/eimp_07-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/eimp_08-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1036/eimp_09-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1037/emip_10-23_-_raul.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/emip_11-23_-_raul.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1039/emip_12-23_-_raul.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1040/emip_13-23_-_carminho.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/emip_14-23_-_carminho.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1042/emip_15-23_-_carminho.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/emenda_16_-_subvencao_social_asilo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1044/emenda_17_-_subvencao_social_associacao_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1045/emenda_18_-_subvencao_social_apae.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1046/emip_19-23_-_joao.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1047/emip_20-23_-_joao.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1048/emip_21-2023_-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1049/emip_22-2023_-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1050/emip_23-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1051/emenda_24_-_morandir_saude_-_neurologista_infantil_e_adulto_e_ginecologista_c_diu..pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1052/emip_25-2023_-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1053/emip_26-23_-_joao.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/emip_27-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/emip_28-23_-_raul.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1056/emip_29-2023_-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/emip_30-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/emip_31-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/894/mocao_de_aplausos_1_-_equipe_de_futsal.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/895/mocao_de_aplausos_2_-_equipe_de_handebol.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/946/mocao_de_apoio_ao_congresso_nacional.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/962/requerimento_-_mocao_de_repudio_copel_-_ineficiencia_do_servico_prestado_em_mandaguacu_..pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/mocao_de_protesto_-_indicacao_flavio_dino.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/667/voto_de_pesar_justino_coltro.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/702/voto_de_pesar_ivan_clayton_batista.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/718/voto_de_pesar_emilio_cardoso.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/764/voto_de_pesar_neusa_santos.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/792/voto_de_pesar_osvaldo_rafael.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/817/voto_de_pesar_nivaldo_amaral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/821/voto_de_pesar_douglas_amaral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/822/voto_de_pesar_maria_fava_grosso.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/823/voto_de_pesar_thereza_lourim_ramalho.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/824/voto_de_pesar_maria_perreira_novaes.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/825/voto_de_pesar_rosalina_martins_gil_braz.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/835/voto_de_pesar_tercilio_helio_furlan.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/836/voto_de_pesar_angelita_lino_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/843/voto_de_pesar_luiz_avelino_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/844/voto_de_pesar_maria_mikcha_gomes_bonilha.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/845/voto_de_pesar_jose_voldoir_codale.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/856/voto_de_pesar_servino_acorsi.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/893/voto_de_pesar_maria_nazare_da_silva_bertallia.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/906/voto_de_pesar_jose_alvacir_borges.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/731/proposta_de_emenda_a_lom__-_altera_orcamento_impositivo_em_mandaguacu_-_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/957/emenda_a_lei_organica_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/779/oficio_200-23_pl_024-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/624/projeto_de_lei_no_001_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/625/projeto_de_lei_no_002_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/629/projeto_de_lei_n_003-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/630/projeto_de_lei_n_004-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/641/projeto_de_lei_n_005-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/664/projeto_de_lei_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/665/projeto_de_lei_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/666/projeto_de_lei_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/681/projeto_de_lei_n_11_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/705/projeto_de_lei_no_012-23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/717/projeto_de_lei_n_13_-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/732/projeto_de_lei_no_014-23.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_lei_n_016-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/756/oficio_183-23_pl_017-23.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/757/projeto_de_lei_n_018-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/758/projeto_de_lei_n_019-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/762/oficio_192-23_-_pl_020-23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/763/oficio_193-23_-_pl_021-23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/774/oficio_199-23_-_pl_022-23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/777/oficio_194-23_pl_023-23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/797/projeto_de_lei_25-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/803/oficio_233-23_-_pl_026-23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/818/oficio_252-23_-_pl_027-23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/864/pl_028-2023_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/880/oficio_339-23_-_pl_029-23.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/881/oficio_351-23_-_pl_030-23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/882/oficio_359-23_-_pl_031-23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/883/oficio_383-23_-_pl_032-23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/884/oficio_385-23_-_pl_033-23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/896/oficio_390-23_-_pl_034-23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/897/oficio_408-23_-_pl_035-23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/898/oficio_409-23_-_pl_036-23.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/907/oficio_434-23_-_pl_037-23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/916/oficio_443-23_-_pl_038-23.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/936/oficio_496-23_-_pl_041-23.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/942/oficio_506-23_-_pl_042-23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/943/oficio_507-23_-_pl_043-23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/954/oficio_519-23_-_pl_044-23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/967/oficio_547-23_-_pl_045-23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/971/oficio_550-23_-_pl_046-23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/972/oficio_551-23_-_pl_047-23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/978/oficio_554-23_-_pl_048-23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/979/oficio_561-23_-_pl_049-23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/989/projeto_de_lei_no_050-23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/995/oficio_583-23_-_pl_051-23.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1005/projeto_de_lei_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/pl_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/oficio_609-23_-_pl_054-23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/pl_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1059/oficio_623-23_-_pl_056-23.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1060/oficio_625-23_-_pl_057-23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1061/oficio_626-23_-_pl_058-23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1062/oficio_627-23_-_pl_059-23.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1071/oficio_634-23_-_pl_060-23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1072/oficio_635-23_-_pl_061-23.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1083/oficio_643-23_-_pl_062-23.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/oficio_667-23_-_pl_063-23.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/oficio_674-23_-_pl_064-23.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/oficio_688-23_-_pl_065-23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/684/pl_sobre_alimentar_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/706/pl_02.2023_-_legislativo_-_joao_ramos_costa_-_material_fresado_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/727/projeto_de_lei_transparencia_de_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_lei_legislativo_no_04-2023_-_dispoe_sobre_a_disponibilidade_de_acesso_a_informacoes_para_os_usuarios_da_saude.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/795/pl_05.2023_-_legislativo_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/796/projeto_de_lei_n_006-2023_-_mesa_executiva_-_altera_lei_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/846/pl_07.2023_-_institui_no_calendario_oficial_encontro_de_som_automotivo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/935/projeto_de_lei_08-2023_-_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/996/pl_09.2023_-_revoga_artigo_do_plano_de_cargos_e_salarios.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1014/pl_10.2023_-_legislativo_-_joao_ramos_costa_-_denominacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/pl_11.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/643/2023_credito-adicional-suplementar-carro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/755/2023_alteracao_regimento_interno_-orcamento_impositivo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/772/2023_-_regulamentacao_do_uso_do_veiculo_oficial.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/636/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/638/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/645/requerimento_003-23.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/647/requerimento_004-23.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/648/requerimento_005-23.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/649/requerimento_006-23.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_007-23.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/652/requerimento_008-23.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/653/requerimento_009-23.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/662/requerimento_010-23.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/663/requerimento_011-23.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/673/requerimento_012-23.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/674/requerimento_013-23.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/675/requerimento_014-23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/676/requerimento_015-23.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/685/requerimento_016-23.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/686/requerimento_017-23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/687/requerimento_018-23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/688/requerimento_019-23.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/689/requerimento_020-23.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/695/requerimento_021-23.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/696/requerimento_022-23.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/697/requerimento_023-23.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/712/requerimento_024-23.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/713/requerimento_025-23.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/714/requerimento_026-23.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/715/requerimento_027-23.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/724/requerimento_028-23.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/725/requerimento_029-23.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_030-23.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/728/requerimento_031-23.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/729/requerimento_032-23.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/730/requerimento_033-23.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/736/requerimento_034-23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/737/requerimento_035-23.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/738/requerimento_036-23.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/746/requerimento_037-23.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/747/requerimento_038-23.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/748/requerimento_039-23.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/749/requerimento_040-23.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/750/requerimento_041-23.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/751/requerimento_042-23.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/752/requerimento_043-23.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/753/requerimento_044-23.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/767/requerimento_045-23.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/768/requerimento_046-23.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/769/requerimento_047-23.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/770/requerimento_048-23.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/771/requerimento_049-23.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/781/requerimento_050-23.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/782/requerimento_051-23.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/783/requerimento_052-23.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/784/requerimento_053-23.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/785/requerimento_054-23.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/786/requerimento_055-23.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/787/requerimento_056-23.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/788/requerimento_057-23.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/789/requerimento_058-23.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/790/requerimento_059-23.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/791/requerimento_060-23.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/799/requerimento_061-23.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_062-23.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/801/requerimento_063-23.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/802/requerimento_064-23.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/811/requerimento_065-23.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/812/requerimento_066-23.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_067-23.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/814/requerimento_068-23.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/820/requerimento_069-23.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/826/requerimento_070-23.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/827/requerimento_071-23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/831/requerimento_072-23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/832/requerimento_073-23.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/833/requerimento_074-23.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/834/requerimento_075-23.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/837/requerimento_076-23.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/838/requerimento_077-23.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/839/requerimento_078-23.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/840/requerimento_079-23.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_080-23.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_081-23.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_082-23.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/849/requerimento_083-23.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/850/requerimento_084-23.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/851/requerimento_085-23.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/857/requerimento_086-23.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/858/requerimento_087-23.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/859/requerimento_088-23.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/860/requerimento_089-23.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/863/requerimento_090-23.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/889/requerimento_091-23.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/890/requerimento_092-23.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/899/requerimento_093-23.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/900/requerimento_094-23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/905/requerimento_095-23.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/908/requerimento_096-23.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/911/requerimento_097-23.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/912/requerimento_098-23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_099-23.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/922/requerimento_100-23.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/923/requerimento_101-23.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/924/requerimento_102-23.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/925/requerimento_103-23.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/929/requerimento_104-23.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/933/requerimento_105-23.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/937/requerimento_106-23.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_107-23.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/941/requerimento_108-23.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/950/requerimento_109-23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/951/requerimento_110-23.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/953/requerimento_111-23.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_114-23.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/965/requerimento_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/966/requerimento_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/969/requerimento_117-23.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/970/requerimento_118-23.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/973/requerimento_119-23.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/974/requerimento_120-23.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_121-23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/980/requerimento_122-23.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/981/requerimento_123-23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/983/requerimento_124-23.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/990/requerimento_125-23.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/991/requerimento_126-23.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/992/requerimento_127-23.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/997/requerimento_128-23.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/998/requerimento_129-23.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/999/requerimento_130-23.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_131-23.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_132-23.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1006/requerimento_133-23.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento_134-23.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_135-23.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1018/requerimento_136-23.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1019/requerimento_137-23.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_138-23.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_139-23.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_140-23.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_141-23.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1057/requerimento_142-23.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1058/requerimento_143-23.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1065/requerimento_144-23.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1066/requerimento_145-23.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1067/requerimento_146-23.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1068/requerimento_147-23.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/requerimento_148-23.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/requerimento_149-23.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/requerimento_150-23.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/requerimento_151-23.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/requerimento_152-23.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/requerimento_153-23.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/requerimento_154-23.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/requerimento_155-23.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/requerimento_156-23.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/632/indicacao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/634/indicacao_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/635/indicacao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/637/indicacao_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/639/indicacao_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/640/indicacao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/644/indicacao_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/646/indicacao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/650/indicacao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/658/indicacao_012-23.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/659/indicacao_013-23.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/660/indicacao_014-23.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/661/indicacao_015-23.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/668/indicacao_016-23.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/669/indicacao_017-23.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/670/indicacao_018-23.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/671/indicacao_019-23.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/672/indicacao_020-23.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_021-23.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/690/indicacao_022-23.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/691/indicacao_023-23.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/692/indicacao_024-23.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/693/indicacao_025-23.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/694/indicacao_026-23.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/698/indicacao_027-23.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/699/indicacao_028-23.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/700/indicacao_029-23.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/701/indicacao_030-23.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/709/indicacao_031-23.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/710/indicacao_032-23.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/711/indicacao_033-23.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/716/indicacao_034-23.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/719/indicacao_035-23.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/720/indicacao_036-23.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/722/indicacao_037-23.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/723/indicacao_038-23.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/739/indicacao_039-23.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/740/indicacao_040-23.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/741/indicacao_041-23.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/754/indicacao_042-23.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_043-23.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_044-23.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/773/indicacao_045-23.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/780/indicacao_046-23.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/793/indicacao_047-23.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/794/indicacao_048-23.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/798/indicacao_049-23.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/816/indicacao_050-23.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/819/indicacao_051-23.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/828/indicacao_052-23.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_053-23.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_054-23.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/842/indicacao_055-23.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/852/indicacao_056-23.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/853/indicacao_057-23.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/854/indicacao_058-23.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/855/indicacao_059-23.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/861/indicacao_060-23.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/862/indicacao_061-23.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/877/indicacao_062-23.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/891/indicacao_063-23.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/892/indicacao_064-23.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/901/indicacao_065-23.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/902/indicacao_066-23.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/903/indicacao_067-23.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/904/indicacao_068-23.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/910/indicacao_069-23.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/913/indicacao_070-23.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/915/indicacao_071-23.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/917/indicacao_072-23.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/918/indicacao_073-23.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/919/indicacao_074-23.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_075-23.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/921/indicacao_076-23.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/927/indicacao_077-23.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/930/indicacao_078-23.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/931/indicacao_079-23.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/932/indicacao_080-23.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/939/indicacao_081-23.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/947/indicacao_082-23.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/948/indicacao_083-23.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/949/indicacao_084-23.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/952/indicacao_085-23.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/958/indicacao_086-23.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/959/indicacao_087-23.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/968/indicacao_088-23.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/976/indicacao_089-23.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/977/indicacao_090-23.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/982/indicacao_091-23.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/984/indicacao_092-23.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/993/indicacao_093-23.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/994/indicacao_094-23.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1000/indicacao_095-23.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1001/indicacao_096-23.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1004/indicacao_097-23.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1007/indicacao_098-23.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1008/indicacao_099-23.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1009/indicacao_100-23.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1010/indicacao_101-23.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_102-23.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/indicacao_103-23.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1025/indicacao_104-23.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1069/indicacao_105-23.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_106-23.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/indicacao_107-23.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_108-23.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/indicacao_109-23.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/indicacao_110-23.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_111-23.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/indicacao_112-23.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/indicacao_113-23.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/760/dispensa_de_parecer_-_referente_pl_17.2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1028/emip_01-23_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1029/emip_02-23_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1030/emip_03-23_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1031/emenda_-_flavio_-_saude_-_exame_doppler_venoso_e_arterial.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/emenda_-_flavio_-_saude_dentista.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/emenda_-_flavio_-_subvencao_social_asilo.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/eimp_07-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/eimp_08-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1036/eimp_09-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1037/emip_10-23_-_raul.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/emip_11-23_-_raul.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1039/emip_12-23_-_raul.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1040/emip_13-23_-_carminho.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/emip_14-23_-_carminho.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1042/emip_15-23_-_carminho.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/emenda_16_-_subvencao_social_asilo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1044/emenda_17_-_subvencao_social_associacao_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1045/emenda_18_-_subvencao_social_apae.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1046/emip_19-23_-_joao.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1047/emip_20-23_-_joao.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1048/emip_21-2023_-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1049/emip_22-2023_-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1050/emip_23-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1051/emenda_24_-_morandir_saude_-_neurologista_infantil_e_adulto_e_ginecologista_c_diu..pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1052/emip_25-2023_-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1053/emip_26-23_-_joao.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/emip_27-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/emip_28-23_-_raul.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1056/emip_29-2023_-_fabricio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/emip_30-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/emip_31-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/894/mocao_de_aplausos_1_-_equipe_de_futsal.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/895/mocao_de_aplausos_2_-_equipe_de_handebol.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/946/mocao_de_apoio_ao_congresso_nacional.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/962/requerimento_-_mocao_de_repudio_copel_-_ineficiencia_do_servico_prestado_em_mandaguacu_..pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/mocao_de_protesto_-_indicacao_flavio_dino.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/667/voto_de_pesar_justino_coltro.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/702/voto_de_pesar_ivan_clayton_batista.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/718/voto_de_pesar_emilio_cardoso.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/764/voto_de_pesar_neusa_santos.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/792/voto_de_pesar_osvaldo_rafael.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/817/voto_de_pesar_nivaldo_amaral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/821/voto_de_pesar_douglas_amaral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/822/voto_de_pesar_maria_fava_grosso.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/823/voto_de_pesar_thereza_lourim_ramalho.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/824/voto_de_pesar_maria_perreira_novaes.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/825/voto_de_pesar_rosalina_martins_gil_braz.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/835/voto_de_pesar_tercilio_helio_furlan.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/836/voto_de_pesar_angelita_lino_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/843/voto_de_pesar_luiz_avelino_de_paiva.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/844/voto_de_pesar_maria_mikcha_gomes_bonilha.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/845/voto_de_pesar_jose_voldoir_codale.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/856/voto_de_pesar_servino_acorsi.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/893/voto_de_pesar_maria_nazare_da_silva_bertallia.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2023/906/voto_de_pesar_jose_alvacir_borges.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H472"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="141.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="194" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="193.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>