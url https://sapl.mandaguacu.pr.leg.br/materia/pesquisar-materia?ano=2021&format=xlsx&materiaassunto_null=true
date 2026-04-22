--- v0 (2025-12-01)
+++ v1 (2026-04-22)
@@ -54,1707 +54,1707 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Maurício Aparecido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/27/projeto_de_lei_no_034_2021_complementar.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/27/projeto_de_lei_no_034_2021_complementar.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Mandaguaçu; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_044-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_044-2021.pdf</t>
   </si>
   <si>
     <t>Altera e insere e revoga dispositivos da Lei Municipal nº 1.592/2007, de 10 de dezembro de 2007, que dispõe sobre o Código de Obras do Município de Mandaguaçu, Estado do Paraná.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_045-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_045-2021.pdf</t>
   </si>
   <si>
     <t>Altera e insere e revoga dispositivos da Lei Municipal nº 1.593/2007, de 10 de dezembro de 2007, que dispõe sobre o Código de Posturas do Município de Mandaguaçu, Estado do Paraná.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_046-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_046-2021.pdf</t>
   </si>
   <si>
     <t>Altera, insere e revoga dispositivos da Lei Municipal nº 1.591/2007, de 10 de dezembro de 2007, que dispõe sobre o Sistema Viário do Município de Mandaguaçu, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_047-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_047-2021.pdf</t>
   </si>
   <si>
     <t>Altera, insere e revoga dispositivos da Lei Municipal nº 1.590/2007, de 10 de dezembro de 2007, que dispõe sobre o Parcelamento do Solo Urbano do Município de Mandaguaçu, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_048-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_048-2021.pdf</t>
   </si>
   <si>
     <t>Altera e insere e revoga dispositivos da Lei Municipal nº 1.589/2007, de 10 de dezembro de 2007, que dispõe sobre o Zoneamento Urbano do Município de Mandaguaçu, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_no_049-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_no_049-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece os novos Perímetros Urbanos do Município de Mandaguaçu, Estado do Paraná, revoga a Lei Complementar nº 2.072/2019, de 07 de março de 2019.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_023_2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_023_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura organizacional da Prefeitura Municipal de Mandaguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_no_034_2021_complementar.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_no_034_2021_complementar.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Mandaguaçu; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar; e dá outras providências.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_no_035_2021_.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_no_035_2021_.pdf</t>
   </si>
   <si>
     <t>Denomina “João Vicente Pereira” a ponte existente na servidão de passagem sobre o Ribeirão Atlântico e que interliga o Distrito de Pulinópolis à Estrada 150, neste Município de Mandaguaçu (PR), nos termos do art. 33, VI, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_no_036-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_no_036-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder à abertura de crédito adicional suplementar no corrente exercício financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_no_037-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_no_037-2021.pdf</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_no_040-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_no_040-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar termo de Fomento com a APAE – Associação de Pais e Amigos dos Excepcionais – de Mandaguaçu.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_lei_no_041-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_lei_no_041-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com o CONSEG - Conselho Comunitário de Segurança e Promoção Social de Mandaguaçu/PR.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_042-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_042-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a revogar a revisão geral da remuneração dos servidores públicos ativos do Poder Executivo e do Poder Legislativo concedida pela Lei Municipal nº 2162/2021, de 25 de janeiro de 2021.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_no_043-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_no_043-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão da Comissão de Licitações, do Pregoeiro e da Equipe de Apoio ao Pregoeiro da Prefeitura Municipal para a Câmara Municipal de Mandaguaçu-PR.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_050-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_050-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder à abertura de crédito adicional especial no corrente exercício financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_051-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_051-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipa a proceder à abetura de crédito adicional suplementar no corrente exercício financeiro.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_no_052-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_no_052-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder à abertura de crédito adicional suplementar no corrente exercício financeiro.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_no_053-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_no_053-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a Associação Maringaense dos Autistas – AMA e dá outras providências.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_no_054-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_no_054-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Atendimento Socioeducativo (SIMASE) no Município de Mandaguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/136/projeto_de_lei_no_055-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/136/projeto_de_lei_no_055-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre pagamento de indenizações devidas pela Fazenda Pública Municipal em forma de prestação de serviços e/ou fornecimento de bens, e dá outras providências.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_lei_no_056-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_lei_no_056-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a permutar imóvel de propriedade do Município com bem de imóvel particular.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_lei_no_057-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_lei_no_057-2021.pdf</t>
   </si>
   <si>
     <t>Autoria o Poder Executivo Municipal a firmar Termo de Fomento com a entidade São Vicente de Paulo de Mandaguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_no_058-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_no_058-2021.pdf</t>
   </si>
   <si>
     <t>Autoria o Poder Executivo Municipal a firmar Termo de Fomento com a AVE – Associação Vida e Esperança e dá outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/175/projeto_de_lei_no_059-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/175/projeto_de_lei_no_059-2021.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei Municipal nº 1420/2004, de 03 de dezembro de 2004, que dispõe sobre a reestruturação do RPPS – Regime Próprio de Previdência Social dos Servidores Públicos do Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei - Poder Legislativo</t>
   </si>
   <si>
     <t>Mesa Executiva, Bi Martelosso, Flavio Pinheiro, Karina Grossi, Raul Coelho</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/458/projeto_de_lei_no_001_2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/458/projeto_de_lei_no_001_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição, concessão e pagamento de diárias aos vereadores e servidores da Câmara Municipal de Mandaguaçu, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/459/projeto_de_lei_no_002_2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/459/projeto_de_lei_no_002_2021.pdf</t>
   </si>
   <si>
     <t>Declara a “prática de exercícios físicos” como atividade essencial à população do Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Bi Martelosso, Flavio Pinheiro, Karina Grossi</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/460/projeto_de_lei_no_003_2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/460/projeto_de_lei_no_003_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do manuseio, utilização, queima e soltura de fogos e estampidos e de artifícios nos eventos públicos de Mandaguaçu.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>João do Alto</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/1/projeto_de_lei_nordm_004_2021_pdf.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/1/projeto_de_lei_nordm_004_2021_pdf.pdf</t>
   </si>
   <si>
     <t>Proíbe a nomeação pela Administração Pública Direta e Indireta de Mandaguaçu, de pessoas condenadas em decorrência das disposições contidas na Lei Federal nº 11.340, de 07 de agosto de 2006 (Lei Maria da Penha).</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Bi Martelosso, João do Alto</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_emplacamento_-_fabricio_e_joao.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_emplacamento_-_fabricio_e_joao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Instituir o "Programa de Incentivo ao Emplacamento de Veículos e Transferência de Placas para o Município de Mandaguaçu visando aumentar a arrecadação do Imposto sobre a Propriedade de Veículos Automotores - IPVA denominado "MINHA PLACA É MANDAGUAÇU" e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Bi Martelosso, Flavio Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/67/pl_06.2021_-_sobre_o_feminicidio_-_alterado.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/67/pl_06.2021_-_sobre_o_feminicidio_-_alterado.pdf</t>
   </si>
   <si>
     <t>Institui sobre a criação do "Dia Municipal de Combate ao Feminicídio", e dá outras providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei_007-2021_-_projeto_-_semana_do_ciclista_em_mandaguacu.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei_007-2021_-_projeto_-_semana_do_ciclista_em_mandaguacu.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Ciclismo no âmbito do Município de Mandaguaçu, Estado do Paraná, e dá outras providencias.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Bi Martelosso, Flavio Pinheiro, Karina Grossi, Raul Coelho</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/12/projeto_de_resolucao_no_002-2021_-_insere_dispositivos_no_regimento_interno_da_camara_municipal.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/12/projeto_de_resolucao_no_002-2021_-_insere_dispositivos_no_regimento_interno_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Insere o inciso IV ao artigo 44; o artigo 52-A, com alíneas a, b, c e d; artigo 52-B com parágrafos 1º, 2º, 3º e 4º; e artigo 52-C, à Resolução n° 102 de 17 de agosto de 2000 – Regimento Interno.</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_resolucao_no_003-2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_resolucao_no_003-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no orçamento da Câmara Municipal de Mandaguaçu, Estado do Paraná, no corrente exercício financeiro.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/108/2021_credito_adicional_suplementar_no_004_2021.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/108/2021_credito_adicional_suplementar_no_004_2021.pdf</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Disciplina os procedimentos para depreciação, baixas de bens inservíveis e estabelece prazos de vida útil e valor residual de bens patrimoniais do Poder Legislativo Municipal de Mandaguaçu, Estado do Paraná.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REQUER ao Prefeito Municipal, solicitando determinar ao departamento competente da Administração Municipal informar a esta Casa de Leis se existe algum projeto ou planejamento para a utilização da área institucional de 1.726,36m2, localizada no Conjunto Habitacional Aldo Aquaroni, em Mandaguaçu.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/3/091_2.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/3/091_2.pdf</t>
   </si>
   <si>
     <t>REQUER ao Ilustríssimo Senhor Antonio Alessandro Tassi Mansano, Diretor do Departamento de Segurança Pública, Mobilidade Urbana e Transportes, solicitando o envio de informações a este Poder Legislativo acerca do funcionamento das câmeras de monitoramento sob responsabilidade da Prefeitura Municipal, assim como: quantas e quais são as câmeras de monitoramento; os locais onde estão instaladas; quais estão em pleno funcionamento, e se há algum planejamento para compra de mais câmeras de segurança.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Fernando Costa</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/4/092_solicitando_ao_dep_luciano_ducci_a_liberacao_de_uma_maquina_de_fraldas_infantis_e_geriatricas.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/4/092_solicitando_ao_dep_luciano_ducci_a_liberacao_de_uma_maquina_de_fraldas_infantis_e_geriatricas.pdf</t>
   </si>
   <si>
     <t>REQUER  ao Excelentíssimo Senhor Luciano Ducci, Deputado Federal, solicitando gestionar junto ao Governo Federal a liberação de uma máquina para a confecção de fraldas descartáveis de uso geriátrico e infantil, para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>Raul Coelho</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/7/093_solicitando_ao_dept_federal_ricardo_barros_um_caminhao_coletor_de_lixo_organico.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/7/093_solicitando_ao_dept_federal_ricardo_barros_um_caminhao_coletor_de_lixo_organico.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Ricardo Barros gestionar junto ao Governo Federal a liberação de um caminhão coletor de lixo orgânico para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/8/094_solicitando_recursos_ao_dept_estadual_sebastiao_henrique_medeiros_para_a_praca_dr._dimas.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/8/094_solicitando_recursos_ao_dept_estadual_sebastiao_henrique_medeiros_para_a_praca_dr._dimas.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Sebastião Henrique Medeiros, gestionar junto ao Governo do Paraná a liberação de recursos no montante de R$ 700.000,00 (setecentos mil reais), que serão destinados às obras de revitalização da Praça Dr. Dimas.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Genildo Juliao</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/14/095_solicitando_ao_dept_adriano_jose_da_silva_recursos_para_aquisicaao_de_um_veiculo.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/14/095_solicitando_ao_dept_adriano_jose_da_silva_recursos_para_aquisicaao_de_um_veiculo.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Adriano José da Silva, Deputado Estadual, solicitando gestionar junto ao Governo do Estado do Paraná a liberação de um veículo modelo sedan no valor 75.000,00 (setenta e cinco mil reais), para o Município de Mandaguaçu, que será destinado ao Setor de Tecnologia da Informação - TI.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/17/096_solicitando_ao_dept_mauro_morais_o_projeto_meu_campinho_para_o_c._moradias_amanda.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/17/096_solicitando_ao_dept_mauro_morais_o_projeto_meu_campinho_para_o_c._moradias_amanda.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Mauro Morais, Deputado Estadual, solicitando gestionar junto ao Governo do Estado do Paraná a liberação de uma unidade do Projeto Meu Campinho, para o Município de Mandaguaçu, que será instalado no Conjunto Moradias Amanda.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/19/097_solicitando_enviar_informacoes_a_respeito_do_viveiro_municipal.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/19/097_solicitando_enviar_informacoes_a_respeito_do_viveiro_municipal.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Maurício Aparecido da Silva, Prefeito Municipal, solicitando determinar ao departamento competente da Administração Municipal enviar informações a respeito do Viveiro Municipal, quanto à existência de algum projeto de reativação ou de destinação dessa área para outra finalidade.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/21/098_solicitando_ao_dept_adriano_jose_da_silva_a_implantacao_de_um_colegio_civico_militar.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/21/098_solicitando_ao_dept_adriano_jose_da_silva_a_implantacao_de_um_colegio_civico_militar.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Adriano José da Silva, Deputado Estadual, solicitando gestionar junto ao Governo do Estado do Paraná a liberação e a implantação de uma Escola Cívico-Militar para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/32/099_solicitando_ao_deputado_federal_felipe_francischini_libracao_de_um_trator_tracado_com_uma_varredeira_engatada.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/32/099_solicitando_ao_deputado_federal_felipe_francischini_libracao_de_um_trator_tracado_com_uma_varredeira_engatada.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Felipe Francischini, Deputado Federal, solicitando gestionar junto ao Governo Federal a liberação de um trator traçado com uma varredeira engatada, para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/35/100_solicitando_informacoes_sobre_planejamento_de_edificacao_de_creches_escolas_e_postos_de_saude_nos_novos_bairros.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/35/100_solicitando_informacoes_sobre_planejamento_de_edificacao_de_creches_escolas_e_postos_de_saude_nos_novos_bairros.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Maurício Aparecido da Silva, Prefeito Municipal, solicitando determinar ao departamento competente da Administração Municipal informar este Poder Legislativo se existe algum planejamento para edificação de novos Centros Municipais de Educação Infantil, de Escolas Municipais e de Postos de Saúde nos novos bairros de Mandaguaçu.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/36/101_solicitando_ao_dept._luciano_ducci_a_liberacao_de_cento_e_cinquenta_mil_reais_para_o_asilo_sao_vicente_de_paulo.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/36/101_solicitando_ao_dept._luciano_ducci_a_liberacao_de_cento_e_cinquenta_mil_reais_para_o_asilo_sao_vicente_de_paulo.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Luciano Ducci, Deputado Federal, solicitando gestionar junto ao Governo Federal a liberação de recursos no montante de R$ 150.000,00 (cento e cinquenta mil reais), para o Asilo São Vicente de Paulo.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/39/102_solicitando_ao_comando_da_2a_companhia_da_policia_militar_de_mandaguacu_ronda_das_5_as_6_da_manha_no_c.h.aldo_aquaroni.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/39/102_solicitando_ao_comando_da_2a_companhia_da_policia_militar_de_mandaguacu_ronda_das_5_as_6_da_manha_no_c.h.aldo_aquaroni.pdf</t>
   </si>
   <si>
     <t>Requer  ao Excelentíssimo Senhor Capitão Tiago Rodrigues Urbano, Comandante da 2ª Companhia de Mandaguaçu, solicitando analisar a viabilidade da Polícia Militar de Mandaguaçu, realizar rondas no período das 5 às 6 horas da manhã, nas proximidades do ponto de ônibus localizado no final da Rua Joaquim Siqueira Filho, no Conjunto Habitacional Aldo Aquaroni.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Karina Grossi, Raul Coelho</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/44/103_solicitando_a_viacao_garcia_disponibilizar_um_horario_de_onibus_no_final_da_tarde_de_sabado_saindo_de_mandaguacu.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/44/103_solicitando_a_viacao_garcia_disponibilizar_um_horario_de_onibus_no_final_da_tarde_de_sabado_saindo_de_mandaguacu.pdf</t>
   </si>
   <si>
     <t>Requer à empresa Viação Garcia, que disponibilize um horário de ônibus, partindo de Mandaguaçu para Maringá, aos sábados no final da tarde.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/45/104_solicitando_ao_prefeito_municipal_fiscalizacao_no_asfalto_do_jardim_sao_marcos.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/45/104_solicitando_ao_prefeito_municipal_fiscalizacao_no_asfalto_do_jardim_sao_marcos.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal realizar uma fiscalização no asfalto do Jardim São Marcos.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/46/105_solicitando_informacoes_ao_prefeito_municipal_sobre_o_transbordo_do_lixo.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/46/105_solicitando_informacoes_ao_prefeito_municipal_sobre_o_transbordo_do_lixo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o envio de informações sobre os gastos com o transbordo do lixo.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/51/106_solicitando_ao_depto_de_industria_e_comercio_o_numero_de_empresas_em_atividade_no_ibc.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/51/106_solicitando_ao_depto_de_industria_e_comercio_o_numero_de_empresas_em_atividade_no_ibc.pdf</t>
   </si>
   <si>
     <t>Requer a Diretora do Departamento de Indústria, Comércio e Turismo informar o número de empresas em atividade no barracão do IBC.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/53/107_solicitando_ao_dept_estadual_luciano_ducci_uma_ambulancia_equipada_com_uti_-_samu.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/53/107_solicitando_ao_dept_estadual_luciano_ducci_uma_ambulancia_equipada_com_uti_-_samu.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Luciano Ducci,  gestionar junto ao Governo Federal a liberação de ambulância equipada com UTI.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/54/108_solicitando_ao_dept_estadual_luciano_ducci_um_caminhao_pipa.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/54/108_solicitando_ao_dept_estadual_luciano_ducci_um_caminhao_pipa.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Luciano Ducci, gestionar ao Governo Federal a liberação de um caminhão pipa.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/55/109_solicitando_informacoes_ao_prefeito_municipal_sobre_os_estagiarios_e_trabalhadores_tercerizados.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/55/109_solicitando_informacoes_ao_prefeito_municipal_sobre_os_estagiarios_e_trabalhadores_tercerizados.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o envio de informações sobre o número de estagiários e de trabalhadores terceirizados que atuam na Administração Municipal.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/59/110_solicitando_informacoes_sobre_o_recapa_asfaltico_das_ruas_do_jardim_america.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/59/110_solicitando_informacoes_sobre_o_recapa_asfaltico_das_ruas_do_jardim_america.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal enviar informações sobre a previsão da finalização das obras de recape asfáltico das ruas do Jardim América.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Karina Grossi</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/61/111_solicitando_ao_prefeito_municipal_informacoes_sobre_funcoes_e_gratificacoes_dos_servidores_veterinarios.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/61/111_solicitando_ao_prefeito_municipal_informacoes_sobre_funcoes_e_gratificacoes_dos_servidores_veterinarios.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações sobre os servidores públicos municipais ocupantes do cargo efetivo de veterinário.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/65/112_solicitando_recursos_para_a_saude_ao_dept._doutor_batista.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/65/112_solicitando_recursos_para_a_saude_ao_dept._doutor_batista.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Doutor Batista liberação de recursos na ordem de R$ 300.000,00 para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/77/113_solicitando_fiscalizacao_do_asfalto_da_ruas_do_jardim_maravilha.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/77/113_solicitando_fiscalizacao_do_asfalto_da_ruas_do_jardim_maravilha.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal realizar uma fiscalização no asfalto do Jardim Maravilha.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/80/114_solicitando_informacoes_sobre_projetos_de_construcao_das_pracas_nos_jardins_sao_rafael_e_sao_marcos_e_refora_no_jd_palmares.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/80/114_solicitando_informacoes_sobre_projetos_de_construcao_das_pracas_nos_jardins_sao_rafael_e_sao_marcos_e_refora_no_jd_palmares.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar o andamento da execução dos projetos das novas Praças nos Jardins São Rafael e São Marcos e a reforma na Praça do Jardim Palmares, e a instalação das ATIs.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Prof.º Morandir</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/82/115_solicitando_ao_dept._luiz_nishimori_recursos_para_o_parque_lagoa_dourada.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/82/115_solicitando_ao_dept._luiz_nishimori_recursos_para_o_parque_lagoa_dourada.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Luiz Nishimori a liberação de recursos no montante de R$ 1.500.000,0,  para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/86/116_solicitando_ao_comandante_da_2a_companhia_da_pm_de_mandaguacu_ronda_escolar_no_final_da_tarde.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/86/116_solicitando_ao_comandante_da_2a_companhia_da_pm_de_mandaguacu_ronda_escolar_no_final_da_tarde.pdf</t>
   </si>
   <si>
     <t>Requer ao Comandante da 2ª Companhia da Policia Militar de Mandaguaçu analisar a viabilidade da ronda escolar no final da tarde, durante a saída dos alunos das escolas estaduais de Mandaguaçu.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/92/117_solicitando_ao_prefeito_municipal_estabelecer_um_convenio_com_o_der_para_receber_raspa_de_asfalto.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/92/117_solicitando_ao_prefeito_municipal_estabelecer_um_convenio_com_o_der_para_receber_raspa_de_asfalto.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal estabelecer um convênio com o DER-PR para receber raspa de asfalto a ser utilizada nas vias da Vila Rural Elza Lerner.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/95/118_solicitando_informacoes_sobre_a_pintura_e_instalacao_de_placas_de_sinalizacao_de_redutor_de_velocidade_a_viapar.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/95/118_solicitando_informacoes_sobre_a_pintura_e_instalacao_de_placas_de_sinalizacao_de_redutor_de_velocidade_a_viapar.pdf</t>
   </si>
   <si>
     <t>REQUER à VIAPAR a pintura e instalação de placas verticais de sinalização de Redutor de Velocidade, a 300, 200 e 100 metros, do redutor de velocidade localizado na Perimetral Angelo Saes.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/99/119_solicitando_informacoes_ao__prefeito_sobre_familias_sem_teto_e_suas_criancas_nas_ruas.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/99/119_solicitando_informacoes_ao__prefeito_sobre_familias_sem_teto_e_suas_criancas_nas_ruas.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal estabelecer uma parceria com o Conselho Tutelar de Mandaguaçu, com o objetivo de realizar uma ação conjunta para ajudar as crianças que estão sendo usadas para pedir esmolas no centro da cidade.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Bi Martelosso, Carminho, Flavio Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/102/120_solicitando_um_caminhao_basculante_para_o_dept._do_carmo.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/102/120_solicitando_um_caminhao_basculante_para_o_dept._do_carmo.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Do Carmo a liberação de um caminhão basculante para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/103/121_solicitando_ao_dept_ricardo_barros_um_caminhao_sugador_de_galerias_pluviais.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/103/121_solicitando_ao_dept_ricardo_barros_um_caminhao_sugador_de_galerias_pluviais.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Ricardo Barros a liberação de um caminhão sugador de galerias pluviais, para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/104/122_solicitando_ao_dept_tiago_amaral_200_mil_reais_para_ampliacao_do_cras_da_v._guadiana.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/104/122_solicitando_ao_dept_tiago_amaral_200_mil_reais_para_ampliacao_do_cras_da_v._guadiana.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Tiago Amaral a liberação de recursos para ampliação do CRAS da Vila Guadiana.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Carminho, Karina Grossi, Raul Coelho</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/106/123_solicitando_ao_comandante_da_2a_cia_da_policia_militar_ronda_no_cemiterio_e_no_pq._lagoa_dourada.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/106/123_solicitando_ao_comandante_da_2a_cia_da_policia_militar_ronda_no_cemiterio_e_no_pq._lagoa_dourada.pdf</t>
   </si>
   <si>
     <t>Requer ao Comandante da 2ª Companhia da Policia Militar de Mandaguaçu a realização de rondas, após às 20 horas, no entorno do Cemitério Municipal e no Parque Lagoa Dourada.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/109/124_solicitando_ao_senador_flavio_arns_emenda_parlamentar_de_500_mil_reais_para_nova_sede_da_apae.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/109/124_solicitando_ao_senador_flavio_arns_emenda_parlamentar_de_500_mil_reais_para_nova_sede_da_apae.pdf</t>
   </si>
   <si>
     <t>Requer ao  Senador Flávio Arns uma emenda parlamentar no orçamento geral da união, no montante de R$ 500.000,00 destinada a edificação de uma nova sede da APAE Mandaguaçu.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/110/125_solicitando_informacoes_sobre_o_ponto_de_taxi_localizado_ao_lado_do_pipa_lanches.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/110/125_solicitando_informacoes_sobre_o_ponto_de_taxi_localizado_ao_lado_do_pipa_lanches.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar como ficará a situação do ponto de táxi, localizado na Rua 14 de Dezembro, tendo em vista que os dois taxistas, que tinham direito ao ponto faleceram, e agora nesse ponto existe apenas um taxista.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/111/126__solicitando_ao_dept_enio_verri_um_caminhao_sugador_de_galerias_pluviais.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/111/126__solicitando_ao_dept_enio_verri_um_caminhao_sugador_de_galerias_pluviais.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Enio Verri a liberação de um caminhão sugador de galerias pluviais para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>Carminho, Karina Grossi</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/114/127_solicitando_ao_prefeito_informar_a_previsao_de_conclusao_do_campo_de_bocha_do_pq._lagoa_dourada.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/114/127_solicitando_ao_prefeito_informar_a_previsao_de_conclusao_do_campo_de_bocha_do_pq._lagoa_dourada.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar a previsão do termino das obras do Campo de Bocha do Parque Lagoa Dourada.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/115/128_solicitando_ao_dept._estadual_do_carmo_um_caminhao_coletor_de_lixo_organico.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/115/128_solicitando_ao_dept._estadual_do_carmo_um_caminhao_coletor_de_lixo_organico.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Do Carmo a liberação de um caminhão de coletor de lixo orgânico para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/116/129_solicitando_ao_dept_federal_felipe_francischini_500_mil_reais_do_pab_para_a_saude.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/116/129_solicitando_ao_dept_federal_felipe_francischini_500_mil_reais_do_pab_para_a_saude.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Felipe Francischini a liberação de recursos no montante de R$ 500.000,00 para o Município de Mandaguaçu, que serão destinados a área da saúde.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/120/130_solicitando_informacoes_ao_prefeito_municipal_sobre_as_medidas_que_serao_tomas_apos_o_vendaval.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/120/130_solicitando_informacoes_ao_prefeito_municipal_sobre_as_medidas_que_serao_tomas_apos_o_vendaval.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar a esta Casa de Leis quais medidas estão ou serão tomadas para ajudar as famílias que sofreram com os estragos em suas residências, causados pela grande tempestade (vendaval) ocorrida a poucas semanas no Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/125/131_solicitando_ao_deputado_estadual_tiago_amaral_trator_com_rocadeira_engatada.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/125/131_solicitando_ao_deputado_estadual_tiago_amaral_trator_com_rocadeira_engatada.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Tiago Amaral a liberação de um trator com roçadeira engatada para serviços de roçada em terrenos baldios de Mandaguaçu.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/131/132_solicitando_a_dept._estadual_maria_vitoria_trezentos_mil_reais.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/131/132_solicitando_a_dept._estadual_maria_vitoria_trezentos_mil_reais.pdf</t>
   </si>
   <si>
     <t>Requer à Deputada Estadual Maria Vitória  a liberação de R$ 300.000,00, destinados as obras de benfeitorias da Cooperativa dos Agricultores Familiares da Região de Maringá – COAFAM.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Carminho, Raul Coelho</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/137/133_solicitando_ao_dep._luiz_nishimori_duzentos_mil_reais.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/137/133_solicitando_ao_dep._luiz_nishimori_duzentos_mil_reais.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Luiz Nishimori a liberação de R$ 200.000,00 para o Município de Mandaguaçu, que serão destinados a realização de cirurgias de glaucoma.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/138/134_solicitando_ao_deputado_estadual_tiao_medeiros_um_caminhao_pipa.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/138/134_solicitando_ao_deputado_estadual_tiao_medeiros_um_caminhao_pipa.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Sebastião Henrique Medeiros a liberação de um caminhão pipa para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/146/135_soliciando_ao_prefeito_municipal_o_motivo_do_protocolo_do_requerimento_de_isencao_do_iptu_mudar_para_janeiro-22.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/146/135_soliciando_ao_prefeito_municipal_o_motivo_do_protocolo_do_requerimento_de_isencao_do_iptu_mudar_para_janeiro-22.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar o motivo do protocolo do requerimento de isenção do IPTU para os aposentados, ser realizado a partir de janeiro de 2022 e não em novembro e dezembro do corrente ano.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/155/136_solicitando_ao_der-pr_autorizacao_para_pintura_de_redutor_de_velocidade_na_perimetral_angelo_saes.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/155/136_solicitando_ao_der-pr_autorizacao_para_pintura_de_redutor_de_velocidade_na_perimetral_angelo_saes.pdf</t>
   </si>
   <si>
     <t>Requer ao DER/PR que autorize a Prefeitura Municipal realizar a pintura do redutor de velocidade e a instalação de placas verticais de sinalização de Redutor de Velocidade, a 300, 200 e 100 metros, localizado na Perimetral Angelo Saes.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/156/137_soliciando_ao_dep._estadual_hussein_bakri_trezentos_mil_reais.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/156/137_soliciando_ao_dep._estadual_hussein_bakri_trezentos_mil_reais.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Hussein Bakri a liberação de recursos na ordem de R$ 300.000,00 para o Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/157/138__soliciando_ao_dep._estadual_tiao_medeiros_a_liberacao_de_um_onibus.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/157/138__soliciando_ao_dep._estadual_tiao_medeiros_a_liberacao_de_um_onibus.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Sebastião Henrique Medeiros a liberação de um ônibus para o Município de Mandaguaçu, que será destinado ao Departamento de Esportes.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/159/139_solicitando_ao_prefeito_municipal_informar_a_previsao_do_termino_do_reparos_no_cmei_menino_jesus.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/159/139_solicitando_ao_prefeito_municipal_informar_a_previsao_do_termino_do_reparos_no_cmei_menino_jesus.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal a previsão do termino das obras de recuperação do CMEI Menino Jesus, assim como qual será o horário de atendimento dos CMEIs para o ano letivo de 2022.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/162/140_solicitando_ao_dept_estadual_luciano_ducci_um_aparelho_de_ultrassonografia.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/162/140_solicitando_ao_dept_estadual_luciano_ducci_um_aparelho_de_ultrassonografia.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Luciano Ducci a liberação de um aparelho de ultrassonografia, para o Posto de Saúde Central do Município de Mandaguaçu.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/164/141_solicitando_ao_dep._estadual_hussein_bakri_recursos_para_construcao_de_capela_mortuaria_no_d._de_pulinopolis.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/164/141_solicitando_ao_dep._estadual_hussein_bakri_recursos_para_construcao_de_capela_mortuaria_no_d._de_pulinopolis.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Hussein Bakri a liberação de recursos no montante de R$ 250.000,00, destinados a edificação de uma Capela Mortuária no Distrito de Pulinópolis.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/167/142_solicitando_ao_comandante_da_2a_companhia_da_policia_militar_de_mandaguacu_ronda_nos_jardins_sao_rafael_e_atlantico.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/167/142_solicitando_ao_comandante_da_2a_companhia_da_policia_militar_de_mandaguacu_ronda_nos_jardins_sao_rafael_e_atlantico.pdf</t>
   </si>
   <si>
     <t>Requer ao Comandante da 2ª Companhia da Policia Militar de Mandaguaçu intensificar as rondas diurnas e noturnas nos Jardins São Rafael e Atlântico.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/169/143_solicitando_informacoes_sobre_o_volume_de_lixo_reciclavel_recolhido_por_mes_em_toneladas_e_projeto_de_expansao_do_barracao.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/169/143_solicitando_informacoes_sobre_o_volume_de_lixo_reciclavel_recolhido_por_mes_em_toneladas_e_projeto_de_expansao_do_barracao.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informações sobre volume em toneladas de lixo reciclável recolhidos por mês, projeto de ampliação ou construção de novo barracão e projeto de ecopontos.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Genildo Juliao, Karina Grossi</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/5/093_solicitando_a_instalacao_de_dois_redutores_de_velocidade_no_jardim_amercia_-_ruas_paraguai_e_cuba.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/5/093_solicitando_a_instalacao_de_dois_redutores_de_velocidade_no_jardim_amercia_-_ruas_paraguai_e_cuba.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal determinar ao departamento competente da Administração Municipal a construção de dois redutores de velocidade no Jardim América, sendo um na Rua Paraguai, próximo ao cruzamento com a Rua Estados Unidos, e outro na Rua Cuba, próximo ao cruzamento com a Rua Peru, em Mandaguaçu.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/6/094_solicitando_a_instalacao_de_sinalizacao_vertical_e_horizontal_de_transito_nos_jardins_sao_rafael_e_atlantico.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/6/094_solicitando_a_instalacao_de_sinalizacao_vertical_e_horizontal_de_transito_nos_jardins_sao_rafael_e_atlantico.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal determinar ao departamento competente da Administração Municipal providenciar a sinalização vertical e horizontal de trânsito nos logradouros dos Jardins São Rafael e Atlântico.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/9/095_solicitando_reformas_gerais_no_campinho_de_futebol_do_distrito_de_pulinopolis.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/9/095_solicitando_reformas_gerais_no_campinho_de_futebol_do_distrito_de_pulinopolis.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal determinar ao departamento competente da Administração Municipal providenciar reformas gerais no campinho de futebol do Distrito de Pulinópolis.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/10/096_solicitando_obras_de_melhorias_no_canteiro_central_da_av._gregorio_baliski.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/10/096_solicitando_obras_de_melhorias_no_canteiro_central_da_av._gregorio_baliski.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal determinar ao departamento competente da Administração Municipal realizar obras de melhorias no canteiro central da Avenida Gregório Baliski.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/11/097_solicitando_a_abertura_e_urbanizacao_da_marginal_paralela_a_rodovia_irineu_aparecido_savoldi.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/11/097_solicitando_a_abertura_e_urbanizacao_da_marginal_paralela_a_rodovia_irineu_aparecido_savoldi.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal determinar ao departamento competente da Administração Municipal, a abertura e urbanização da marginal paralela a Rodovia Irineu Aparecido Savoldi, no sentido ao Município de Ourizona, no trecho compreendido entre a Vila Guadiana até o Jardim Cidade Alta.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/15/098_solicitando_sinalizacao_horizontal_e_vertical_em_frente_a_ubs_bela_vista_de_estacionamento_exclusivo_de_ambulancias.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/15/098_solicitando_sinalizacao_horizontal_e_vertical_em_frente_a_ubs_bela_vista_de_estacionamento_exclusivo_de_ambulancias.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Maurício Aparecido da Silva, Prefeito Municipal, solicitando determinar ao departamento competente da Administração Municipal providenciar a sinalização horizontal, através de uma faixa continua amarela, e da instalação de uma placa de sinalização de estacionamento exclusivo de ambulâncias em frente a Unidade Básica de Saúde do Jardim Bela Vista.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/16/099_soliciando_construcao_de_redutores_de_velocidade_nas_ruas_divina_fantim_nice_garcia_e_joao_de_melo_no_jd._cidade_alta.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/16/099_soliciando_construcao_de_redutores_de_velocidade_nas_ruas_divina_fantim_nice_garcia_e_joao_de_melo_no_jd._cidade_alta.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Maurício Aparecido da Silva, Prefeito Municipal, solicitando determinar ao departamento de Obras, Viação e Urbanismo, providenciar a construção de redutores de velocidade no Jardim Cidade Alta, nas Ruas Divina Fatima, Nice Garcia e João de Melo Batista.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/18/100_leilao_ou_venda_dos_veiculos_pertencentes_ao_municipio_que_estao_sucateados_e_abandonados.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/18/100_leilao_ou_venda_dos_veiculos_pertencentes_ao_municipio_que_estao_sucateados_e_abandonados.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Maurício Aparecido da Silva, Prefeito Municipal, solicitando determinar ao departamento competente da Administração Municipal, providenciar o leilão ou venda dos veículos pertencentes ao Município, que estão sucateados e abandonados, parados na Garagem Municipal ou, eventualmente, em oficinas, por serem considerados inservíveis para o uso.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/20/101_solicitando_chamar_um_eletricista_e_um_encanador_aprovados_no_concurso_publico_ou_contratacao_de_empresa_terceirizada.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/20/101_solicitando_chamar_um_eletricista_e_um_encanador_aprovados_no_concurso_publico_ou_contratacao_de_empresa_terceirizada.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Maurício Aparecido da Silva, Prefeito Municipal, solicitando determinar ao departamento competente da Administração Municipal nomear um eletricista e um encanador, aprovados em concurso público, realizado pela Prefeitura Municipal, ou providenciar a contratação de uma empresa terceirizada que preste esses serviços.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/22/102_solicitando_a_instalacao_de_banco_no_ponto_de_onibus_existente_na_entrada_da_vila_guadiana_-_cj_aldo_aquaroni.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/22/102_solicitando_a_instalacao_de_banco_no_ponto_de_onibus_existente_na_entrada_da_vila_guadiana_-_cj_aldo_aquaroni.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Mauricio Aparecido da Silva, Prefeito Municipal, solicitando determinar ao departamento competente da Administração Municipal providenciar a instalação de banco no ponto de ônibus localizado na entrada da Vila Guadiana, no Conjunto Habitacional Aldo Aquaroni, em Mandaguaçu.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/23/103_solicitando_recape_asfaltico_em_trecho_da_rua_sao_pedro.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/23/103_solicitando_recape_asfaltico_em_trecho_da_rua_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Maurício Aparecido da Silva, Prefeito Municipal, solicitando determinar ao departamento competente da Administração Municipal providenciar o recape asfáltico da Rua São Pedro a partir da Rua Portugal, assim como em toda a extensão da Rua Itália, na Vila Santa Catarina, em Mandaguaçu.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Flavio Pinheiro, Karina Grossi</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/28/104_solicitando_mais_4_horarios_de_onibus_que_faz_a_linha_centro-d._de_pulinopolis_e_zona_rural.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/28/104_solicitando_mais_4_horarios_de_onibus_que_faz_a_linha_centro-d._de_pulinopolis_e_zona_rural.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Maurício Aparecido da Silva, Prefeito Municipal, solicitando determinar ao departamento de Obras, Viação e Urbanismo, analisar a viabilidade de disponibilizar mais 2 ônibus para fazer o trajeto Centro-Distrito de Pulinópolis-Vila Rural e vice-versa, sendo um indo na período da manhã e no período da tarde, e outro voltando no período da manhã e no finalzinho da tarde.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/29/105_solicitando_a_instalacao_de_banheiros_quimicos_no_meu_campinho.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/29/105_solicitando_a_instalacao_de_banheiros_quimicos_no_meu_campinho.pdf</t>
   </si>
   <si>
     <t>Indica  ao Excelentíssimo Senhor Maurício Aparecido da Silva, Prefeito Municipal, solicitando determinar ao departamento de Obras, Viação e Urbanismo, providenciar a instalação de banheiros químicos, um bebedouro e uma lixeira no Meu Campinho, localizado no Conjunto Habitacional Monte Castelo.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Bi Martelosso</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/33/106_solicitando_a_instalacao_de_uma_faixa_de_travessia_de_pedestres_elevada_na_av._gregorio_baliski.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/33/106_solicitando_a_instalacao_de_uma_faixa_de_travessia_de_pedestres_elevada_na_av._gregorio_baliski.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Maurício Aparecida da Silva, Prefeito Municipal, solicitando determinar ao departamento competente da Administração Municipal a construção de faixas elevadas de pedestres, na Av. Gregório Baliski.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/37/107_solicitando_o_aumento_da_altura_do_alambrado_do_estadio_municipal_mauricio_cardoso_na_vila_guadiana.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/37/107_solicitando_o_aumento_da_altura_do_alambrado_do_estadio_municipal_mauricio_cardoso_na_vila_guadiana.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Maurício Aparecido da Silva, Prefeito Municipal, solicitando determinar ao departamento competente da Administração Municipal providenciar o aumento da altura do alambrado no entorno do Estádio Municipal Maurício Cardoso.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/38/108_solicitando_obras_de_recape_asfaltico_na_rua_constant_pinneli.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/38/108_solicitando_obras_de_recape_asfaltico_na_rua_constant_pinneli.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Maurício Aparecido da Silva, Prefeito Municipal, solicitando determinar ao departamento competente da Administração Municipal realizar obras de recape asfáltico na Rua Constante Pinelli, que faz a ligação do Jardim Atlântico I ao Jardim São Rafael.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/40/109_solicitando_a_construcao_de_um_redutor_de_velocidade_na_rua_sao_joao.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/40/109_solicitando_a_construcao_de_um_redutor_de_velocidade_na_rua_sao_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Maurício Aparecido da Silva, Prefeito Municipal, solicitando determinar ao departamento competente da Administração Municipal providenciar a construção de um redutor de velocidade na Rua São João, próximo ao nº 482, na Vila Guadiana.</t>
   </si>
   <si>
     <t>Bi Martelosso, Fernando Costa, Flavio Pinheiro, Karina Grossi, Raul Coelho</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/41/110_solicitando_asfaltamento_de_trecho_da_av._chapeco_jardim_ana_julia.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/41/110_solicitando_asfaltamento_de_trecho_da_av._chapeco_jardim_ana_julia.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Maurício Aparecido da Silva, Prefeito Municipal, solicitando determinar ao departamento competente da Administração Municipal, realizar o asfaltamento de trecho da Avenida Centenário, de aproximadamente 200 metros, próximo ao final da Rua Cabo P. J. dos Santos, no Jardim Ana Júlia.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/43/111_solicitando_o_recape_das_ruas_dos_jardins_sao_rafael_atlantico_e_monaco.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/43/111_solicitando_o_recape_das_ruas_dos_jardins_sao_rafael_atlantico_e_monaco.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Maurício Aparecido da Silva, Prefeito Municipal, solicitando determinar ao departamento competente da Administração Municipal realizar o recape asfáltico das ruas dos Jardins São Rafael, Atlântico e Mônaco.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/48/112_solicitando_reparos_na_cobertura_da_entrada_do_posto_de_saude_do_parque_ouro_verde.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/48/112_solicitando_reparos_na_cobertura_da_entrada_do_posto_de_saude_do_parque_ouro_verde.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Maurício Aparecido da Silva, Prefeito Municipal, solicitando determinar ao departamento competente da Administração Municipal providenciar reparos na cobertura da entrada do Posto de Saúde do Parque Ouro Verde.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/49/113_solicitando_melhorias_no_jardim_europa_-_troca_de_lampadas_queimadas_pinturas_das_faixas_de_pedestres_e_recape_asfaltico.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/49/113_solicitando_melhorias_no_jardim_europa_-_troca_de_lampadas_queimadas_pinturas_das_faixas_de_pedestres_e_recape_asfaltico.pdf</t>
   </si>
   <si>
     <t>Indica ao  Prefeito Municipal realizar obras de melhorias no Jardim Europa.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/50/114_solicitando_a_retirada_de_tronco_das_arvores_e_o_replantio_de_novas_arvores.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/50/114_solicitando_a_retirada_de_tronco_das_arvores_e_o_replantio_de_novas_arvores.pdf</t>
   </si>
   <si>
     <t>Indica ao  Prefeito Municipal realizar a retirada dos troncos das árvores que foram cortadas, e proceder o replantio de novas árvores.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/56/115_solicitando_reparos_no_calcamento_do_inicio_da_avenida_centenario.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/56/115_solicitando_reparos_no_calcamento_do_inicio_da_avenida_centenario.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar o reparo do calçamento do passeio público em trecho da Avenida Centenário.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/60/116_solicitando_operacao_tapa_buracos_na_rua_argentina.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/60/116_solicitando_operacao_tapa_buracos_na_rua_argentina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar operação tapa buracos no início da Rua Argentina, no trecho entre o cruzamento com a Rodovia João Fracasso Filho até a Transportadora Nascimento.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/62/117_solicitando_construcao_de_redutor_de_velocidade_na_rua_pedro_ribeiro_dos_santos.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/62/117_solicitando_construcao_de_redutor_de_velocidade_na_rua_pedro_ribeiro_dos_santos.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito solicitando  a construção de um redutor de velocidade na Rua Pedro Ribeiro dos Santos.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/63/118_solicitando_ao_calcamento_no_entorno_da_praca_do_rodeio.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/63/118_solicitando_ao_calcamento_no_entorno_da_praca_do_rodeio.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito realizar o calçamento do passeio público no entorno da Praça do Rodeio.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/64/119_solicitando_o_cascalhamento_da_rua_paranavai.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/64/119_solicitando_o_cascalhamento_da_rua_paranavai.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a realização de obras de cascalhamento da Rua Paranavaí, no trecho entre as Ruas Alcobaça e Maristela.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/78/120_solicitando_a_abertura_e_o_cascalhamento_de_trecho_da_rua_beira_rio.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/78/120_solicitando_a_abertura_e_o_cascalhamento_de_trecho_da_rua_beira_rio.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a abertura de trecho da Rua Beira Rio, de aproximadamente 300 metros, e o seu cascalhamento.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/79/121_soliciando_o_calcamento_no_trecho_entre_a_passarela_sobre_a_br_376_e_as_chacaras_carraro.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/79/121_soliciando_o_calcamento_no_trecho_entre_a_passarela_sobre_a_br_376_e_as_chacaras_carraro.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar o calçamento do trecho entre a passarela sobre a BR 376 e as Chácaras Carraro, onde fica localizado o ponto de ônibus.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/81/122_solicitando_a_instalacao_de_sinalizacao_horizontal_e_vertical_de_transito_no_jd_america_e_gleba_ribeirao.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/81/122_solicitando_a_instalacao_de_sinalizacao_horizontal_e_vertical_de_transito_no_jd_america_e_gleba_ribeirao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a instalação de sinalização horizontal e vertical de trânsito no Jardim Europa e na Gleba Ribeirão.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/83/123_solicitando_o_fornecimento_de_medicamentos_nos_finais_de_semana_pela_farmacia_do_municipio.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/83/123_solicitando_o_fornecimento_de_medicamentos_nos_finais_de_semana_pela_farmacia_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipalanalisar a viabilidade do fornecimento de medicamentos nos finais de semana pela Farmácia do Município.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/84/124_solicintando_a_instalacao_de_iluminacao_publica_em_trecho_da_rua_15_de_novembro.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/84/124_solicintando_a_instalacao_de_iluminacao_publica_em_trecho_da_rua_15_de_novembro.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar a instalação de postes com braço de luz na Rua 15 de Novembro, no trecho entre o cruzamento com a Rua Floriano Peixoto até o Comaq Palace Hotel.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/85/125_soliciando_o_asfaltamento_de_trecho_da_rua_clarinda_de_oliveira.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/85/125_soliciando_o_asfaltamento_de_trecho_da_rua_clarinda_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar o asfaltamento do trecho da Rua Clarinda L. de Oliveira, entre o cruzamento com a Rua João R. Barato e o cruzamento com a Rua José P. Santana.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/87/126_solicitando_rocada_no_canteiro_entre_a_rodovia_joao_fracasso_e_filho_e_marginal_constante_pinelli.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/87/126_solicitando_rocada_no_canteiro_entre_a_rodovia_joao_fracasso_e_filho_e_marginal_constante_pinelli.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a roçada do canteiro existente entre a Rua Constante Pinelli e a Rodovia João Fracasso Filho, no trecho do Jardim Atlântico II até o Jardim São Rafael.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/88/127_solicitando_a_instalacao_de_uma_ati_no_terminal_rodoviario_domiciano_falleiros.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/88/127_solicitando_a_instalacao_de_uma_ati_no_terminal_rodoviario_domiciano_falleiros.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipalprovidenciar a instalação de uma Academia da Terceira Idade no pátio do Terminal Rodoviário Domiciano Falleiros de Pádua.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/90/128_solicitando_a_pintura_da_concha_acustica_da_praca_doutor_dimas.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/90/128_solicitando_a_pintura_da_concha_acustica_da_praca_doutor_dimas.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipalprovidenciar a pintura da Concha Acústica da Praça Doutor Dimas.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/91/129_solicitando_palestras_nas_escolas_sobre_causa_animal_cuidades_com_animais_domesticos.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/91/129_solicitando_palestras_nas_escolas_sobre_causa_animal_cuidades_com_animais_domesticos.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal analisar a viabilidade da realização de uma ou duas palestras mensais, na rede municipal de ensino, tendo como tema a causa animal.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/94/130_solicitando_instacao_de_ponto_de_onibus_escolar_com_abrigo_no_conj._moradias_amanda_-_reiterando_a_78-21.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/94/130_solicitando_instacao_de_ponto_de_onibus_escolar_com_abrigo_no_conj._moradias_amanda_-_reiterando_a_78-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a instalação de um ponto de ônibus escolar com abrigo (cobertura e bancos), no Conjunto Moradias Amanda</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/100/131_solicitando_criar_a_brigada_escolar.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/100/131_solicitando_criar_a_brigada_escolar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal criar o Programa Brigada Escolar nas Escolas Municipais e nos Centros Municipais de Educação Infantil de Mandaguaçu.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/112/132_solicitando_uma_operacao_tapa_buracos_nas_vias_da_vila_guadiana_e_no_conjunto_maradias_amanda.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/112/132_solicitando_uma_operacao_tapa_buracos_nas_vias_da_vila_guadiana_e_no_conjunto_maradias_amanda.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a realização de operação tapa buracos nas ruas da Vila Guadiana e do Conjunto Moradias Amanda.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/113/133_solicitando_a_mudanca_do_portao_lateral_do_campo_de_futebol_maurico_cardoso_na_vila_guadiana.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/113/133_solicitando_a_mudanca_do_portao_lateral_do_campo_de_futebol_maurico_cardoso_na_vila_guadiana.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a mudança do portão lateral do Estádio Municipal Maurício Cardoso.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/117/134_solicitando_a_instalacao_de_sinalizacao_vertical_e_horizontal_de_transito_no_jardim_maravilha.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/117/134_solicitando_a_instalacao_de_sinalizacao_vertical_e_horizontal_de_transito_no_jardim_maravilha.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a instalação de placas de sinalização vertical e horizontal de trânsito, nos logradouros do Jardim Maravilha.</t>
   </si>
   <si>
     <t>Carminho, Flavio Pinheiro, Karina Grossi, Raul Coelho</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/118/135_solicitando_recape_asfaltico_em_uma_quadra_da_rua_joao_guerra.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/118/135_solicitando_recape_asfaltico_em_uma_quadra_da_rua_joao_guerra.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar o recape asfáltico de um pequeno trecho da Rua João Guerra, do cruzamento com a Rua Desembargador Antonio de Sá Ravagnani até o cruzamento com a Rua Irene B. Clemente.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/119/136_solicitando_a_retirada_de_eucaliptos_pertencentes_ao_municipio_no_jardim_monaco.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/119/136_solicitando_a_retirada_de_eucaliptos_pertencentes_ao_municipio_no_jardim_monaco.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal analisar a viabilidade da retirada dos eucaliptos existentes na área pertencente ao Município, no Jardim Mônaco, e, sendo legalmente permitido, vender essa madeira.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/122/137_solicitando_reformas_no_campo_de_malha_do_distrito_de_pulinopolis.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/122/137_solicitando_reformas_no_campo_de_malha_do_distrito_de_pulinopolis.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar as reformas necessárias no Campo de Malha localizado no Distrito de Pulinópolis.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/123/138_solicitando_instalacao_de_ati_e_parquinho_infantil_no_jardim_dos_ipes.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/123/138_solicitando_instalacao_de_ati_e_parquinho_infantil_no_jardim_dos_ipes.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a instalação de uma Academia da Terceira Idade - ATI e de um parquinho infantil no Jardim dos Ipês.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/124/139_solicitando_o_recape_ou_operacao_tapa_buracos_em_trecho_da_rua_rocha_loures.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/124/139_solicitando_o_recape_ou_operacao_tapa_buracos_em_trecho_da_rua_rocha_loures.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar o recape asfáltico ou operação tapa buracos na Rua Rocha Loures, no trecho entre o cruzamento com a Rua Inglaterra até o cruzamento com a Rua João Paulo II.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/126/140_solicitando_o_recape_asfatico_do_trecho_da_rua_bosque_da_saude_rua_piracatu_ate_a_rua_eugenio_francesqui.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/126/140_solicitando_o_recape_asfatico_do_trecho_da_rua_bosque_da_saude_rua_piracatu_ate_a_rua_eugenio_francesqui.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar o recape asfáltico da Rua Bosque da Saúde, no trecho entre o cruzamento com a Rua Piracatu até o cruzamento com a Rua Eugênio Francesqui.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/130/142_solicitando_redutor_de_velocidade_na_rua_bosque_da_saude.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/130/142_solicitando_redutor_de_velocidade_na_rua_bosque_da_saude.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a construção de um redutor de velocidade na Rua Bosque da Saúde, próximo ao cruzamento com a Rua Condor.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/132/143_solicitando_a_instalacao_de_placas_indicativas_das_quadras_no_cemiterio_municipal.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/132/143_solicitando_a_instalacao_de_placas_indicativas_das_quadras_no_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a instalação de placas indicativas das quadras no Cemitério Municipal de Mandaguaçu.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/134/145_solicitando_construcao_de_canaleta_no_cruzamento_da_rua_ourizona_com_manoel_goncalves_da_cruz.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/134/145_solicitando_construcao_de_canaleta_no_cruzamento_da_rua_ourizona_com_manoel_goncalves_da_cruz.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a construção de uma canaleta na Rua Ourizona equina com a Rua Manoel Gonçalves da Cruz, para escoar a água da chuva até o córrego existente no fundo de vale do Conjunto Habitacional Adolfo Lepri.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/139/146_solicitando_a_instalacao_de_uma_faixa_de_travessia_de_pedestres_elevada_na_cepp_e_na_rua_benicio_moreira_niza.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/139/146_solicitando_a_instalacao_de_uma_faixa_de_travessia_de_pedestres_elevada_na_cepp_e_na_rua_benicio_moreira_niza.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municiapal a construção de duas faixas elevadas de pedestres, na Rua Bahia e na Rua Benício Moreira Niza.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/140/147_soliciando_a_construcao_de_um_redutor_de_velocidades_na_rua_joao_guerra.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/140/147_soliciando_a_construcao_de_um_redutor_de_velocidades_na_rua_joao_guerra.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a construção de um redutor de velocidade na Rua João Guerra.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/141/148_solicitando_providencias_para_contencao_da_erosao_causada_pela_chuva_no_fundo_do_jardim_santa_rosa.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/141/148_solicitando_providencias_para_contencao_da_erosao_causada_pela_chuva_no_fundo_do_jardim_santa_rosa.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal tomar providências para conter a erosão causada pelas chuvas, no final do Jardim Ana Rosa, e do outro lado no Jardim Casa Grande, onde a erosão está próxima ao asfalto.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/142/149_solicitando_recape_asfaltico_da_rua_antenor_rafel.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/142/149_solicitando_recape_asfaltico_da_rua_antenor_rafel.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar o recape asfáltico da Rua Antenor Rafael, no Jardim São Rafael.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/143/150_solicitando_o_asfaltamento_da_rua_joao_goncalves_magro.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/143/150_solicitando_o_asfaltamento_da_rua_joao_goncalves_magro.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar o asfaltamento da Rua João Gonçalves Magro, no Jardim São Lazaro.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/145/151_solicitano_a_passagem_do_caminhao_coletor_de_lixo_organico_3_vezes_na_semana_nos_jds_sao_rafael_e_atlantico_i_e_ii.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/145/151_solicitano_a_passagem_do_caminhao_coletor_de_lixo_organico_3_vezes_na_semana_nos_jds_sao_rafael_e_atlantico_i_e_ii.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal analisar a viabilidade do caminhão coletor de lixo orgânico passar 03 vezes na semana, nos Jardins São Rafael e Atlântico I e II.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/147/152_solicitando_a_instalacao_de_placas_de_sinalizacao_na_rodovia_joao_fracasso_filho_-_reit._091-21.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/147/152_solicitando_a_instalacao_de_placas_de_sinalizacao_na_rodovia_joao_fracasso_filho_-_reit._091-21.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a instalação de placas de sinalização ao longo da Rodovia João Fracasso Filho, assim como a limpeza das canaletas.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/148/153_solicitando_a_intalacao_de_placa_indicativa_do_parque_industrial_carmelino_rocha_ribeiro.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/148/153_solicitando_a_intalacao_de_placa_indicativa_do_parque_industrial_carmelino_rocha_ribeiro.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a instalação de placa indicativa com o nome “Parque Industrial Carmelino Rocha Ribeiro”.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/149/154_solicitando_instalacao_de_cameras_no_trevo_de_acesso_ao_distrito_de_pulinopolis_e_no_final_do_jardim_sao_rafael.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/149/154_solicitando_instalacao_de_cameras_no_trevo_de_acesso_ao_distrito_de_pulinopolis_e_no_final_do_jardim_sao_rafael.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a instalação de câmeras de segurança no trevo de acesso ao Distrito de Pulinópolis, e no acesso ao Jardim São Rafael.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/150/155_solicitando_a_limpeza_dos_bueiros_do_jardim_europa.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/150/155_solicitando_a_limpeza_dos_bueiros_do_jardim_europa.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar a limpeza dos bueiros existentes nos logradouros do Jardim Europa.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/151/156_solicitando_a_pintura_de_faixa_de_estacionamento_de_motos_em_frente_ao_sup._camilo_na_av._munhoz_da_rocha.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/151/156_solicitando_a_pintura_de_faixa_de_estacionamento_de_motos_em_frente_ao_sup._camilo_na_av._munhoz_da_rocha.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a pintura de faixa de estacionamento exclusivo para motocicletas, na Avenida Munhoz da Rocha, em frente ao Supermercado Camilo.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/152/157_solicitando_o_rebaixamento_das_luminarias_do_distrito_de_pulinopolis.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/152/157_solicitando_o_rebaixamento_das_luminarias_do_distrito_de_pulinopolis.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar obras de rebaixamento da iluminação pública em todos os logradouros do Distrito de Pulinópolis.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/154/158_solicitando_a_realizacao_de_um_evento_alusivo_ao_natal_na_vila_guadiana.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/154/158_solicitando_a_realizacao_de_um_evento_alusivo_ao_natal_na_vila_guadiana.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar um evento alusivo ao Natal com o Papai Noel, na Vila Guadiana, em um dia do mês de dezembro, nas semanas que antecedem o Natal.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/158/159_solicintando_a_poda_ornamental_do_canteiro_central_da_av._ney_braga.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/158/159_solicintando_a_poda_ornamental_do_canteiro_central_da_av._ney_braga.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal realizar a poda ornamental em toda a extensão do canteiro central da Avenida Ney Braga.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/161/160_solicitando_a_pintura_das_faixas_de_pedestre_na_regiao_central_e_nos_locais_de_grande_circulacao.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/161/160_solicitando_a_pintura_das_faixas_de_pedestre_na_regiao_central_e_nos_locais_de_grande_circulacao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a pintura das faixas de travessia de pedestres na região central da cidade e nos locais de maior fluxo de pessoas.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/163/161_soliciando_a_instalacao_de_paineis_solares_em_todas_as_estruturas_publicas_municipais.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/163/161_soliciando_a_instalacao_de_paineis_solares_em_todas_as_estruturas_publicas_municipais.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal analisar a viabilidade da instalação de painéis solares em todos os prédios públicos.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/165/162_solicitando_operacao_tapa_buracos_na_av._ney_braga_da_delegacia_ata_o_residencial_italia.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/165/162_solicitando_operacao_tapa_buracos_na_av._ney_braga_da_delegacia_ata_o_residencial_italia.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a realização de operação tapa buracos na Avenida Ney Braga, no trecho entre a Delegacia e o Residencial Vila Itália.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/166/163_solicitando_operacao_tapa_buracos_na_av._nova_alianca_entre_o_jardim_sta_rosa_e_ana_ligia.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/166/163_solicitando_operacao_tapa_buracos_na_av._nova_alianca_entre_o_jardim_sta_rosa_e_ana_ligia.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a realização de operação tapa buracos na Avenida Nova Aliança, entre os Jardins Santa Rosa e Ana Lígia.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/168/164_solicitando_a_pintura_de_faixa_de_pedestre_na_rodovia_prefeito_irineu_savoldi_em_frente_ao_restaurante_da_preta.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/168/164_solicitando_a_pintura_de_faixa_de_pedestre_na_rodovia_prefeito_irineu_savoldi_em_frente_ao_restaurante_da_preta.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providenciar a pintura da faixa de pedestres na Rodovia Prefeito Irineu Savoldi (PR 552), em frente ao Restaurante da Preta.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/174/165_solicitando_a_mudancao_do_sentido_de__direacao_de_mao_unica_para_mao_dupla_da_rua_presidente_kennedy.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/174/165_solicitando_a_mudancao_do_sentido_de__direacao_de_mao_unica_para_mao_dupla_da_rua_presidente_kennedy.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal analisar a viabilidade de mudar o sentido de direção do trecho da Rua Presidente Kennedy, entre a Avenida Munhoz da Rocha e a Rua Sete de Setembro, para mão dupla de direção.</t>
   </si>
   <si>
     <t>PARC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CP - Comissão Processante</t>
   </si>
   <si>
     <t>Parecer Final nº 001/2021 da Comissão Processante.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>DISPE</t>
   </si>
   <si>
     <t>Dispensa de pareceres escritos</t>
   </si>
   <si>
     <t>CCLR - Comissão de Constituição, Legislação e Redação, CFO - Comissão de Finanças e Orçamento, CPG - Comissão de Políticas Gerais</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/76/dispensa_de_parecer_-_referente_pl_50.2021_-_executivo.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/76/dispensa_de_parecer_-_referente_pl_50.2021_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispensa de pareceres escritos das Comissões CCLR, CFO e CPG.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Dispensa de pareceres escritos das Comissões CCLR, CFO e CPG, para o Projeto de Lei nº 059/2021.</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Emenda supressiva:_x000D_
 Ficam suprimidos os incisos I e II do artigo 20. do Projeto de Lei nº 034/2021.</t>
   </si>
   <si>
     <t>Emenda modificativa: _x000D_
 Dê-se ao artigo 20 do Projeto de Lei n. 34/2021, a seguinte redação: _x000D_
 “Art. 20. O Poder Executivo encaminhará solicitação de crédito adicional especial para arcar com as despesas iniciais atinentes a adesão e custeio do plano ou planos de benefícios, a que faz referência esta Lei, sendo tais valores restituídos após o atingimento do equilíbrio operacional dos planos de benefícios”.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>V-PES</t>
   </si>
   <si>
     <t>Votos de Pesar</t>
   </si>
   <si>
     <t>Poder Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/89/manifestando_pesar_pelo_falecimento_da_professora_ana_mazei.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/89/manifestando_pesar_pelo_falecimento_da_professora_ana_mazei.pdf</t>
   </si>
   <si>
     <t>Requerimento de VOTO DE PESAR pelo falecimento da Senhora ANA MARIA MAZZEI BACCHI.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/96/manifestando_pesar_pelo_falecimento_altamir.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/96/manifestando_pesar_pelo_falecimento_altamir.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento do senhor Altamir Madaleno de Oliveira.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/121/manifestando_pesar_pelo_falecimento_do_senhor_aparecido_pereira.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/121/manifestando_pesar_pelo_falecimento_do_senhor_aparecido_pereira.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pela falecimento do senhor Aparecido Pereira.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/153/manifestando_pesar_pelo_falecimento_do_senhor_gilmar_lozano.pdf</t>
+    <t>http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/153/manifestando_pesar_pelo_falecimento_do_senhor_gilmar_lozano.pdf</t>
   </si>
   <si>
     <t>Requerimento de Votos de Pesar pelo falecimento do senhor Gilmar Lozano.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
     <t>Protocolo - PROT</t>
   </si>
   <si>
     <t>Denúncia apresentada pelo Observatório Social de Mandaguaçu contra o Prefeito, Maurício Aparecido da Silva, Vice-Prefeito, Gilmar Cadamuro, e o Secretário de Fazenda, Cleison Moreira de Souza, requerendo instauração de Comissão Processante pela Câmara Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -2076,68 +2076,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/27/projeto_de_lei_no_034_2021_complementar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_044-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_045-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_047-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_no_049-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_023_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_no_034_2021_complementar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_no_035_2021_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_no_036-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_no_037-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_no_040-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_lei_no_041-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_no_043-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_050-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_no_052-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/136/projeto_de_lei_no_055-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_lei_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_lei_no_057-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_no_058-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/175/projeto_de_lei_no_059-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/458/projeto_de_lei_no_001_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/459/projeto_de_lei_no_002_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/460/projeto_de_lei_no_003_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/1/projeto_de_lei_nordm_004_2021_pdf.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_emplacamento_-_fabricio_e_joao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/67/pl_06.2021_-_sobre_o_feminicidio_-_alterado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei_007-2021_-_projeto_-_semana_do_ciclista_em_mandaguacu.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/12/projeto_de_resolucao_no_002-2021_-_insere_dispositivos_no_regimento_interno_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_resolucao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/108/2021_credito_adicional_suplementar_no_004_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/3/091_2.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/4/092_solicitando_ao_dep_luciano_ducci_a_liberacao_de_uma_maquina_de_fraldas_infantis_e_geriatricas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/7/093_solicitando_ao_dept_federal_ricardo_barros_um_caminhao_coletor_de_lixo_organico.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/8/094_solicitando_recursos_ao_dept_estadual_sebastiao_henrique_medeiros_para_a_praca_dr._dimas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/14/095_solicitando_ao_dept_adriano_jose_da_silva_recursos_para_aquisicaao_de_um_veiculo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/17/096_solicitando_ao_dept_mauro_morais_o_projeto_meu_campinho_para_o_c._moradias_amanda.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/19/097_solicitando_enviar_informacoes_a_respeito_do_viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/21/098_solicitando_ao_dept_adriano_jose_da_silva_a_implantacao_de_um_colegio_civico_militar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/32/099_solicitando_ao_deputado_federal_felipe_francischini_libracao_de_um_trator_tracado_com_uma_varredeira_engatada.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/35/100_solicitando_informacoes_sobre_planejamento_de_edificacao_de_creches_escolas_e_postos_de_saude_nos_novos_bairros.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/36/101_solicitando_ao_dept._luciano_ducci_a_liberacao_de_cento_e_cinquenta_mil_reais_para_o_asilo_sao_vicente_de_paulo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/39/102_solicitando_ao_comando_da_2a_companhia_da_policia_militar_de_mandaguacu_ronda_das_5_as_6_da_manha_no_c.h.aldo_aquaroni.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/44/103_solicitando_a_viacao_garcia_disponibilizar_um_horario_de_onibus_no_final_da_tarde_de_sabado_saindo_de_mandaguacu.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/45/104_solicitando_ao_prefeito_municipal_fiscalizacao_no_asfalto_do_jardim_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/46/105_solicitando_informacoes_ao_prefeito_municipal_sobre_o_transbordo_do_lixo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/51/106_solicitando_ao_depto_de_industria_e_comercio_o_numero_de_empresas_em_atividade_no_ibc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/53/107_solicitando_ao_dept_estadual_luciano_ducci_uma_ambulancia_equipada_com_uti_-_samu.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/54/108_solicitando_ao_dept_estadual_luciano_ducci_um_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/55/109_solicitando_informacoes_ao_prefeito_municipal_sobre_os_estagiarios_e_trabalhadores_tercerizados.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/59/110_solicitando_informacoes_sobre_o_recapa_asfaltico_das_ruas_do_jardim_america.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/61/111_solicitando_ao_prefeito_municipal_informacoes_sobre_funcoes_e_gratificacoes_dos_servidores_veterinarios.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/65/112_solicitando_recursos_para_a_saude_ao_dept._doutor_batista.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/77/113_solicitando_fiscalizacao_do_asfalto_da_ruas_do_jardim_maravilha.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/80/114_solicitando_informacoes_sobre_projetos_de_construcao_das_pracas_nos_jardins_sao_rafael_e_sao_marcos_e_refora_no_jd_palmares.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/82/115_solicitando_ao_dept._luiz_nishimori_recursos_para_o_parque_lagoa_dourada.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/86/116_solicitando_ao_comandante_da_2a_companhia_da_pm_de_mandaguacu_ronda_escolar_no_final_da_tarde.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/92/117_solicitando_ao_prefeito_municipal_estabelecer_um_convenio_com_o_der_para_receber_raspa_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/95/118_solicitando_informacoes_sobre_a_pintura_e_instalacao_de_placas_de_sinalizacao_de_redutor_de_velocidade_a_viapar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/99/119_solicitando_informacoes_ao__prefeito_sobre_familias_sem_teto_e_suas_criancas_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/102/120_solicitando_um_caminhao_basculante_para_o_dept._do_carmo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/103/121_solicitando_ao_dept_ricardo_barros_um_caminhao_sugador_de_galerias_pluviais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/104/122_solicitando_ao_dept_tiago_amaral_200_mil_reais_para_ampliacao_do_cras_da_v._guadiana.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/106/123_solicitando_ao_comandante_da_2a_cia_da_policia_militar_ronda_no_cemiterio_e_no_pq._lagoa_dourada.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/109/124_solicitando_ao_senador_flavio_arns_emenda_parlamentar_de_500_mil_reais_para_nova_sede_da_apae.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/110/125_solicitando_informacoes_sobre_o_ponto_de_taxi_localizado_ao_lado_do_pipa_lanches.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/111/126__solicitando_ao_dept_enio_verri_um_caminhao_sugador_de_galerias_pluviais.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/114/127_solicitando_ao_prefeito_informar_a_previsao_de_conclusao_do_campo_de_bocha_do_pq._lagoa_dourada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/115/128_solicitando_ao_dept._estadual_do_carmo_um_caminhao_coletor_de_lixo_organico.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/116/129_solicitando_ao_dept_federal_felipe_francischini_500_mil_reais_do_pab_para_a_saude.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/120/130_solicitando_informacoes_ao_prefeito_municipal_sobre_as_medidas_que_serao_tomas_apos_o_vendaval.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/125/131_solicitando_ao_deputado_estadual_tiago_amaral_trator_com_rocadeira_engatada.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/131/132_solicitando_a_dept._estadual_maria_vitoria_trezentos_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/137/133_solicitando_ao_dep._luiz_nishimori_duzentos_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/138/134_solicitando_ao_deputado_estadual_tiao_medeiros_um_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/146/135_soliciando_ao_prefeito_municipal_o_motivo_do_protocolo_do_requerimento_de_isencao_do_iptu_mudar_para_janeiro-22.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/155/136_solicitando_ao_der-pr_autorizacao_para_pintura_de_redutor_de_velocidade_na_perimetral_angelo_saes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/156/137_soliciando_ao_dep._estadual_hussein_bakri_trezentos_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/157/138__soliciando_ao_dep._estadual_tiao_medeiros_a_liberacao_de_um_onibus.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/159/139_solicitando_ao_prefeito_municipal_informar_a_previsao_do_termino_do_reparos_no_cmei_menino_jesus.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/162/140_solicitando_ao_dept_estadual_luciano_ducci_um_aparelho_de_ultrassonografia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/164/141_solicitando_ao_dep._estadual_hussein_bakri_recursos_para_construcao_de_capela_mortuaria_no_d._de_pulinopolis.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/167/142_solicitando_ao_comandante_da_2a_companhia_da_policia_militar_de_mandaguacu_ronda_nos_jardins_sao_rafael_e_atlantico.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/169/143_solicitando_informacoes_sobre_o_volume_de_lixo_reciclavel_recolhido_por_mes_em_toneladas_e_projeto_de_expansao_do_barracao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/5/093_solicitando_a_instalacao_de_dois_redutores_de_velocidade_no_jardim_amercia_-_ruas_paraguai_e_cuba.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/6/094_solicitando_a_instalacao_de_sinalizacao_vertical_e_horizontal_de_transito_nos_jardins_sao_rafael_e_atlantico.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/9/095_solicitando_reformas_gerais_no_campinho_de_futebol_do_distrito_de_pulinopolis.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/10/096_solicitando_obras_de_melhorias_no_canteiro_central_da_av._gregorio_baliski.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/11/097_solicitando_a_abertura_e_urbanizacao_da_marginal_paralela_a_rodovia_irineu_aparecido_savoldi.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/15/098_solicitando_sinalizacao_horizontal_e_vertical_em_frente_a_ubs_bela_vista_de_estacionamento_exclusivo_de_ambulancias.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/16/099_soliciando_construcao_de_redutores_de_velocidade_nas_ruas_divina_fantim_nice_garcia_e_joao_de_melo_no_jd._cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/18/100_leilao_ou_venda_dos_veiculos_pertencentes_ao_municipio_que_estao_sucateados_e_abandonados.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/20/101_solicitando_chamar_um_eletricista_e_um_encanador_aprovados_no_concurso_publico_ou_contratacao_de_empresa_terceirizada.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/22/102_solicitando_a_instalacao_de_banco_no_ponto_de_onibus_existente_na_entrada_da_vila_guadiana_-_cj_aldo_aquaroni.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/23/103_solicitando_recape_asfaltico_em_trecho_da_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/28/104_solicitando_mais_4_horarios_de_onibus_que_faz_a_linha_centro-d._de_pulinopolis_e_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/29/105_solicitando_a_instalacao_de_banheiros_quimicos_no_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/33/106_solicitando_a_instalacao_de_uma_faixa_de_travessia_de_pedestres_elevada_na_av._gregorio_baliski.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/37/107_solicitando_o_aumento_da_altura_do_alambrado_do_estadio_municipal_mauricio_cardoso_na_vila_guadiana.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/38/108_solicitando_obras_de_recape_asfaltico_na_rua_constant_pinneli.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/40/109_solicitando_a_construcao_de_um_redutor_de_velocidade_na_rua_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/41/110_solicitando_asfaltamento_de_trecho_da_av._chapeco_jardim_ana_julia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/43/111_solicitando_o_recape_das_ruas_dos_jardins_sao_rafael_atlantico_e_monaco.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/48/112_solicitando_reparos_na_cobertura_da_entrada_do_posto_de_saude_do_parque_ouro_verde.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/49/113_solicitando_melhorias_no_jardim_europa_-_troca_de_lampadas_queimadas_pinturas_das_faixas_de_pedestres_e_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/50/114_solicitando_a_retirada_de_tronco_das_arvores_e_o_replantio_de_novas_arvores.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/56/115_solicitando_reparos_no_calcamento_do_inicio_da_avenida_centenario.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/60/116_solicitando_operacao_tapa_buracos_na_rua_argentina.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/62/117_solicitando_construcao_de_redutor_de_velocidade_na_rua_pedro_ribeiro_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/63/118_solicitando_ao_calcamento_no_entorno_da_praca_do_rodeio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/64/119_solicitando_o_cascalhamento_da_rua_paranavai.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/78/120_solicitando_a_abertura_e_o_cascalhamento_de_trecho_da_rua_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/79/121_soliciando_o_calcamento_no_trecho_entre_a_passarela_sobre_a_br_376_e_as_chacaras_carraro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/81/122_solicitando_a_instalacao_de_sinalizacao_horizontal_e_vertical_de_transito_no_jd_america_e_gleba_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/83/123_solicitando_o_fornecimento_de_medicamentos_nos_finais_de_semana_pela_farmacia_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/84/124_solicintando_a_instalacao_de_iluminacao_publica_em_trecho_da_rua_15_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/85/125_soliciando_o_asfaltamento_de_trecho_da_rua_clarinda_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/87/126_solicitando_rocada_no_canteiro_entre_a_rodovia_joao_fracasso_e_filho_e_marginal_constante_pinelli.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/88/127_solicitando_a_instalacao_de_uma_ati_no_terminal_rodoviario_domiciano_falleiros.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/90/128_solicitando_a_pintura_da_concha_acustica_da_praca_doutor_dimas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/91/129_solicitando_palestras_nas_escolas_sobre_causa_animal_cuidades_com_animais_domesticos.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/94/130_solicitando_instacao_de_ponto_de_onibus_escolar_com_abrigo_no_conj._moradias_amanda_-_reiterando_a_78-21.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/100/131_solicitando_criar_a_brigada_escolar.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/112/132_solicitando_uma_operacao_tapa_buracos_nas_vias_da_vila_guadiana_e_no_conjunto_maradias_amanda.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/113/133_solicitando_a_mudanca_do_portao_lateral_do_campo_de_futebol_maurico_cardoso_na_vila_guadiana.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/117/134_solicitando_a_instalacao_de_sinalizacao_vertical_e_horizontal_de_transito_no_jardim_maravilha.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/118/135_solicitando_recape_asfaltico_em_uma_quadra_da_rua_joao_guerra.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/119/136_solicitando_a_retirada_de_eucaliptos_pertencentes_ao_municipio_no_jardim_monaco.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/122/137_solicitando_reformas_no_campo_de_malha_do_distrito_de_pulinopolis.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/123/138_solicitando_instalacao_de_ati_e_parquinho_infantil_no_jardim_dos_ipes.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/124/139_solicitando_o_recape_ou_operacao_tapa_buracos_em_trecho_da_rua_rocha_loures.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/126/140_solicitando_o_recape_asfatico_do_trecho_da_rua_bosque_da_saude_rua_piracatu_ate_a_rua_eugenio_francesqui.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/130/142_solicitando_redutor_de_velocidade_na_rua_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/132/143_solicitando_a_instalacao_de_placas_indicativas_das_quadras_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/134/145_solicitando_construcao_de_canaleta_no_cruzamento_da_rua_ourizona_com_manoel_goncalves_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/139/146_solicitando_a_instalacao_de_uma_faixa_de_travessia_de_pedestres_elevada_na_cepp_e_na_rua_benicio_moreira_niza.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/140/147_soliciando_a_construcao_de_um_redutor_de_velocidades_na_rua_joao_guerra.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/141/148_solicitando_providencias_para_contencao_da_erosao_causada_pela_chuva_no_fundo_do_jardim_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/142/149_solicitando_recape_asfaltico_da_rua_antenor_rafel.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/143/150_solicitando_o_asfaltamento_da_rua_joao_goncalves_magro.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/145/151_solicitano_a_passagem_do_caminhao_coletor_de_lixo_organico_3_vezes_na_semana_nos_jds_sao_rafael_e_atlantico_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/147/152_solicitando_a_instalacao_de_placas_de_sinalizacao_na_rodovia_joao_fracasso_filho_-_reit._091-21.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/148/153_solicitando_a_intalacao_de_placa_indicativa_do_parque_industrial_carmelino_rocha_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/149/154_solicitando_instalacao_de_cameras_no_trevo_de_acesso_ao_distrito_de_pulinopolis_e_no_final_do_jardim_sao_rafael.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/150/155_solicitando_a_limpeza_dos_bueiros_do_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/151/156_solicitando_a_pintura_de_faixa_de_estacionamento_de_motos_em_frente_ao_sup._camilo_na_av._munhoz_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/152/157_solicitando_o_rebaixamento_das_luminarias_do_distrito_de_pulinopolis.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/154/158_solicitando_a_realizacao_de_um_evento_alusivo_ao_natal_na_vila_guadiana.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/158/159_solicintando_a_poda_ornamental_do_canteiro_central_da_av._ney_braga.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/161/160_solicitando_a_pintura_das_faixas_de_pedestre_na_regiao_central_e_nos_locais_de_grande_circulacao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/163/161_soliciando_a_instalacao_de_paineis_solares_em_todas_as_estruturas_publicas_municipais.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/165/162_solicitando_operacao_tapa_buracos_na_av._ney_braga_da_delegacia_ata_o_residencial_italia.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/166/163_solicitando_operacao_tapa_buracos_na_av._nova_alianca_entre_o_jardim_sta_rosa_e_ana_ligia.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/168/164_solicitando_a_pintura_de_faixa_de_pedestre_na_rodovia_prefeito_irineu_savoldi_em_frente_ao_restaurante_da_preta.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/174/165_solicitando_a_mudancao_do_sentido_de__direacao_de_mao_unica_para_mao_dupla_da_rua_presidente_kennedy.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/76/dispensa_de_parecer_-_referente_pl_50.2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/89/manifestando_pesar_pelo_falecimento_da_professora_ana_mazei.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/96/manifestando_pesar_pelo_falecimento_altamir.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/121/manifestando_pesar_pelo_falecimento_do_senhor_aparecido_pereira.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/153/manifestando_pesar_pelo_falecimento_do_senhor_gilmar_lozano.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/27/projeto_de_lei_no_034_2021_complementar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_044-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no_045-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no_047-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_no_049-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_no_023_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_no_034_2021_complementar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_no_035_2021_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_no_036-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_no_037-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_no_040-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_lei_no_041-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_no_043-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/75/projeto_de_lei_no_050-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_no_052-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/136/projeto_de_lei_no_055-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_lei_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_lei_no_057-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_no_058-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/175/projeto_de_lei_no_059-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/458/projeto_de_lei_no_001_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/459/projeto_de_lei_no_002_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/460/projeto_de_lei_no_003_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/1/projeto_de_lei_nordm_004_2021_pdf.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_emplacamento_-_fabricio_e_joao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/67/pl_06.2021_-_sobre_o_feminicidio_-_alterado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei_007-2021_-_projeto_-_semana_do_ciclista_em_mandaguacu.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/12/projeto_de_resolucao_no_002-2021_-_insere_dispositivos_no_regimento_interno_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_resolucao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/108/2021_credito_adicional_suplementar_no_004_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/3/091_2.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/4/092_solicitando_ao_dep_luciano_ducci_a_liberacao_de_uma_maquina_de_fraldas_infantis_e_geriatricas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/7/093_solicitando_ao_dept_federal_ricardo_barros_um_caminhao_coletor_de_lixo_organico.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/8/094_solicitando_recursos_ao_dept_estadual_sebastiao_henrique_medeiros_para_a_praca_dr._dimas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/14/095_solicitando_ao_dept_adriano_jose_da_silva_recursos_para_aquisicaao_de_um_veiculo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/17/096_solicitando_ao_dept_mauro_morais_o_projeto_meu_campinho_para_o_c._moradias_amanda.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/19/097_solicitando_enviar_informacoes_a_respeito_do_viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/21/098_solicitando_ao_dept_adriano_jose_da_silva_a_implantacao_de_um_colegio_civico_militar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/32/099_solicitando_ao_deputado_federal_felipe_francischini_libracao_de_um_trator_tracado_com_uma_varredeira_engatada.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/35/100_solicitando_informacoes_sobre_planejamento_de_edificacao_de_creches_escolas_e_postos_de_saude_nos_novos_bairros.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/36/101_solicitando_ao_dept._luciano_ducci_a_liberacao_de_cento_e_cinquenta_mil_reais_para_o_asilo_sao_vicente_de_paulo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/39/102_solicitando_ao_comando_da_2a_companhia_da_policia_militar_de_mandaguacu_ronda_das_5_as_6_da_manha_no_c.h.aldo_aquaroni.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/44/103_solicitando_a_viacao_garcia_disponibilizar_um_horario_de_onibus_no_final_da_tarde_de_sabado_saindo_de_mandaguacu.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/45/104_solicitando_ao_prefeito_municipal_fiscalizacao_no_asfalto_do_jardim_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/46/105_solicitando_informacoes_ao_prefeito_municipal_sobre_o_transbordo_do_lixo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/51/106_solicitando_ao_depto_de_industria_e_comercio_o_numero_de_empresas_em_atividade_no_ibc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/53/107_solicitando_ao_dept_estadual_luciano_ducci_uma_ambulancia_equipada_com_uti_-_samu.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/54/108_solicitando_ao_dept_estadual_luciano_ducci_um_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/55/109_solicitando_informacoes_ao_prefeito_municipal_sobre_os_estagiarios_e_trabalhadores_tercerizados.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/59/110_solicitando_informacoes_sobre_o_recapa_asfaltico_das_ruas_do_jardim_america.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/61/111_solicitando_ao_prefeito_municipal_informacoes_sobre_funcoes_e_gratificacoes_dos_servidores_veterinarios.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/65/112_solicitando_recursos_para_a_saude_ao_dept._doutor_batista.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/77/113_solicitando_fiscalizacao_do_asfalto_da_ruas_do_jardim_maravilha.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/80/114_solicitando_informacoes_sobre_projetos_de_construcao_das_pracas_nos_jardins_sao_rafael_e_sao_marcos_e_refora_no_jd_palmares.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/82/115_solicitando_ao_dept._luiz_nishimori_recursos_para_o_parque_lagoa_dourada.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/86/116_solicitando_ao_comandante_da_2a_companhia_da_pm_de_mandaguacu_ronda_escolar_no_final_da_tarde.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/92/117_solicitando_ao_prefeito_municipal_estabelecer_um_convenio_com_o_der_para_receber_raspa_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/95/118_solicitando_informacoes_sobre_a_pintura_e_instalacao_de_placas_de_sinalizacao_de_redutor_de_velocidade_a_viapar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/99/119_solicitando_informacoes_ao__prefeito_sobre_familias_sem_teto_e_suas_criancas_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/102/120_solicitando_um_caminhao_basculante_para_o_dept._do_carmo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/103/121_solicitando_ao_dept_ricardo_barros_um_caminhao_sugador_de_galerias_pluviais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/104/122_solicitando_ao_dept_tiago_amaral_200_mil_reais_para_ampliacao_do_cras_da_v._guadiana.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/106/123_solicitando_ao_comandante_da_2a_cia_da_policia_militar_ronda_no_cemiterio_e_no_pq._lagoa_dourada.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/109/124_solicitando_ao_senador_flavio_arns_emenda_parlamentar_de_500_mil_reais_para_nova_sede_da_apae.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/110/125_solicitando_informacoes_sobre_o_ponto_de_taxi_localizado_ao_lado_do_pipa_lanches.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/111/126__solicitando_ao_dept_enio_verri_um_caminhao_sugador_de_galerias_pluviais.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/114/127_solicitando_ao_prefeito_informar_a_previsao_de_conclusao_do_campo_de_bocha_do_pq._lagoa_dourada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/115/128_solicitando_ao_dept._estadual_do_carmo_um_caminhao_coletor_de_lixo_organico.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/116/129_solicitando_ao_dept_federal_felipe_francischini_500_mil_reais_do_pab_para_a_saude.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/120/130_solicitando_informacoes_ao_prefeito_municipal_sobre_as_medidas_que_serao_tomas_apos_o_vendaval.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/125/131_solicitando_ao_deputado_estadual_tiago_amaral_trator_com_rocadeira_engatada.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/131/132_solicitando_a_dept._estadual_maria_vitoria_trezentos_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/137/133_solicitando_ao_dep._luiz_nishimori_duzentos_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/138/134_solicitando_ao_deputado_estadual_tiao_medeiros_um_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/146/135_soliciando_ao_prefeito_municipal_o_motivo_do_protocolo_do_requerimento_de_isencao_do_iptu_mudar_para_janeiro-22.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/155/136_solicitando_ao_der-pr_autorizacao_para_pintura_de_redutor_de_velocidade_na_perimetral_angelo_saes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/156/137_soliciando_ao_dep._estadual_hussein_bakri_trezentos_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/157/138__soliciando_ao_dep._estadual_tiao_medeiros_a_liberacao_de_um_onibus.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/159/139_solicitando_ao_prefeito_municipal_informar_a_previsao_do_termino_do_reparos_no_cmei_menino_jesus.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/162/140_solicitando_ao_dept_estadual_luciano_ducci_um_aparelho_de_ultrassonografia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/164/141_solicitando_ao_dep._estadual_hussein_bakri_recursos_para_construcao_de_capela_mortuaria_no_d._de_pulinopolis.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/167/142_solicitando_ao_comandante_da_2a_companhia_da_policia_militar_de_mandaguacu_ronda_nos_jardins_sao_rafael_e_atlantico.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/169/143_solicitando_informacoes_sobre_o_volume_de_lixo_reciclavel_recolhido_por_mes_em_toneladas_e_projeto_de_expansao_do_barracao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/5/093_solicitando_a_instalacao_de_dois_redutores_de_velocidade_no_jardim_amercia_-_ruas_paraguai_e_cuba.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/6/094_solicitando_a_instalacao_de_sinalizacao_vertical_e_horizontal_de_transito_nos_jardins_sao_rafael_e_atlantico.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/9/095_solicitando_reformas_gerais_no_campinho_de_futebol_do_distrito_de_pulinopolis.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/10/096_solicitando_obras_de_melhorias_no_canteiro_central_da_av._gregorio_baliski.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/11/097_solicitando_a_abertura_e_urbanizacao_da_marginal_paralela_a_rodovia_irineu_aparecido_savoldi.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/15/098_solicitando_sinalizacao_horizontal_e_vertical_em_frente_a_ubs_bela_vista_de_estacionamento_exclusivo_de_ambulancias.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/16/099_soliciando_construcao_de_redutores_de_velocidade_nas_ruas_divina_fantim_nice_garcia_e_joao_de_melo_no_jd._cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/18/100_leilao_ou_venda_dos_veiculos_pertencentes_ao_municipio_que_estao_sucateados_e_abandonados.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/20/101_solicitando_chamar_um_eletricista_e_um_encanador_aprovados_no_concurso_publico_ou_contratacao_de_empresa_terceirizada.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/22/102_solicitando_a_instalacao_de_banco_no_ponto_de_onibus_existente_na_entrada_da_vila_guadiana_-_cj_aldo_aquaroni.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/23/103_solicitando_recape_asfaltico_em_trecho_da_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/28/104_solicitando_mais_4_horarios_de_onibus_que_faz_a_linha_centro-d._de_pulinopolis_e_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/29/105_solicitando_a_instalacao_de_banheiros_quimicos_no_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/33/106_solicitando_a_instalacao_de_uma_faixa_de_travessia_de_pedestres_elevada_na_av._gregorio_baliski.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/37/107_solicitando_o_aumento_da_altura_do_alambrado_do_estadio_municipal_mauricio_cardoso_na_vila_guadiana.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/38/108_solicitando_obras_de_recape_asfaltico_na_rua_constant_pinneli.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/40/109_solicitando_a_construcao_de_um_redutor_de_velocidade_na_rua_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/41/110_solicitando_asfaltamento_de_trecho_da_av._chapeco_jardim_ana_julia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/43/111_solicitando_o_recape_das_ruas_dos_jardins_sao_rafael_atlantico_e_monaco.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/48/112_solicitando_reparos_na_cobertura_da_entrada_do_posto_de_saude_do_parque_ouro_verde.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/49/113_solicitando_melhorias_no_jardim_europa_-_troca_de_lampadas_queimadas_pinturas_das_faixas_de_pedestres_e_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/50/114_solicitando_a_retirada_de_tronco_das_arvores_e_o_replantio_de_novas_arvores.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/56/115_solicitando_reparos_no_calcamento_do_inicio_da_avenida_centenario.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/60/116_solicitando_operacao_tapa_buracos_na_rua_argentina.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/62/117_solicitando_construcao_de_redutor_de_velocidade_na_rua_pedro_ribeiro_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/63/118_solicitando_ao_calcamento_no_entorno_da_praca_do_rodeio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/64/119_solicitando_o_cascalhamento_da_rua_paranavai.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/78/120_solicitando_a_abertura_e_o_cascalhamento_de_trecho_da_rua_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/79/121_soliciando_o_calcamento_no_trecho_entre_a_passarela_sobre_a_br_376_e_as_chacaras_carraro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/81/122_solicitando_a_instalacao_de_sinalizacao_horizontal_e_vertical_de_transito_no_jd_america_e_gleba_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/83/123_solicitando_o_fornecimento_de_medicamentos_nos_finais_de_semana_pela_farmacia_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/84/124_solicintando_a_instalacao_de_iluminacao_publica_em_trecho_da_rua_15_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/85/125_soliciando_o_asfaltamento_de_trecho_da_rua_clarinda_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/87/126_solicitando_rocada_no_canteiro_entre_a_rodovia_joao_fracasso_e_filho_e_marginal_constante_pinelli.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/88/127_solicitando_a_instalacao_de_uma_ati_no_terminal_rodoviario_domiciano_falleiros.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/90/128_solicitando_a_pintura_da_concha_acustica_da_praca_doutor_dimas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/91/129_solicitando_palestras_nas_escolas_sobre_causa_animal_cuidades_com_animais_domesticos.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/94/130_solicitando_instacao_de_ponto_de_onibus_escolar_com_abrigo_no_conj._moradias_amanda_-_reiterando_a_78-21.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/100/131_solicitando_criar_a_brigada_escolar.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/112/132_solicitando_uma_operacao_tapa_buracos_nas_vias_da_vila_guadiana_e_no_conjunto_maradias_amanda.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/113/133_solicitando_a_mudanca_do_portao_lateral_do_campo_de_futebol_maurico_cardoso_na_vila_guadiana.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/117/134_solicitando_a_instalacao_de_sinalizacao_vertical_e_horizontal_de_transito_no_jardim_maravilha.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/118/135_solicitando_recape_asfaltico_em_uma_quadra_da_rua_joao_guerra.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/119/136_solicitando_a_retirada_de_eucaliptos_pertencentes_ao_municipio_no_jardim_monaco.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/122/137_solicitando_reformas_no_campo_de_malha_do_distrito_de_pulinopolis.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/123/138_solicitando_instalacao_de_ati_e_parquinho_infantil_no_jardim_dos_ipes.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/124/139_solicitando_o_recape_ou_operacao_tapa_buracos_em_trecho_da_rua_rocha_loures.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/126/140_solicitando_o_recape_asfatico_do_trecho_da_rua_bosque_da_saude_rua_piracatu_ate_a_rua_eugenio_francesqui.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/130/142_solicitando_redutor_de_velocidade_na_rua_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/132/143_solicitando_a_instalacao_de_placas_indicativas_das_quadras_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/134/145_solicitando_construcao_de_canaleta_no_cruzamento_da_rua_ourizona_com_manoel_goncalves_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/139/146_solicitando_a_instalacao_de_uma_faixa_de_travessia_de_pedestres_elevada_na_cepp_e_na_rua_benicio_moreira_niza.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/140/147_soliciando_a_construcao_de_um_redutor_de_velocidades_na_rua_joao_guerra.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/141/148_solicitando_providencias_para_contencao_da_erosao_causada_pela_chuva_no_fundo_do_jardim_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/142/149_solicitando_recape_asfaltico_da_rua_antenor_rafel.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/143/150_solicitando_o_asfaltamento_da_rua_joao_goncalves_magro.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/145/151_solicitano_a_passagem_do_caminhao_coletor_de_lixo_organico_3_vezes_na_semana_nos_jds_sao_rafael_e_atlantico_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/147/152_solicitando_a_instalacao_de_placas_de_sinalizacao_na_rodovia_joao_fracasso_filho_-_reit._091-21.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/148/153_solicitando_a_intalacao_de_placa_indicativa_do_parque_industrial_carmelino_rocha_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/149/154_solicitando_instalacao_de_cameras_no_trevo_de_acesso_ao_distrito_de_pulinopolis_e_no_final_do_jardim_sao_rafael.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/150/155_solicitando_a_limpeza_dos_bueiros_do_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/151/156_solicitando_a_pintura_de_faixa_de_estacionamento_de_motos_em_frente_ao_sup._camilo_na_av._munhoz_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/152/157_solicitando_o_rebaixamento_das_luminarias_do_distrito_de_pulinopolis.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/154/158_solicitando_a_realizacao_de_um_evento_alusivo_ao_natal_na_vila_guadiana.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/158/159_solicintando_a_poda_ornamental_do_canteiro_central_da_av._ney_braga.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/161/160_solicitando_a_pintura_das_faixas_de_pedestre_na_regiao_central_e_nos_locais_de_grande_circulacao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/163/161_soliciando_a_instalacao_de_paineis_solares_em_todas_as_estruturas_publicas_municipais.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/165/162_solicitando_operacao_tapa_buracos_na_av._ney_braga_da_delegacia_ata_o_residencial_italia.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/166/163_solicitando_operacao_tapa_buracos_na_av._nova_alianca_entre_o_jardim_sta_rosa_e_ana_ligia.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/168/164_solicitando_a_pintura_de_faixa_de_pedestre_na_rodovia_prefeito_irineu_savoldi_em_frente_ao_restaurante_da_preta.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/174/165_solicitando_a_mudancao_do_sentido_de__direacao_de_mao_unica_para_mao_dupla_da_rua_presidente_kennedy.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/76/dispensa_de_parecer_-_referente_pl_50.2021_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/89/manifestando_pesar_pelo_falecimento_da_professora_ana_mazei.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/96/manifestando_pesar_pelo_falecimento_altamir.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/121/manifestando_pesar_pelo_falecimento_do_senhor_aparecido_pereira.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/sapl/public/materialegislativa/2021/153/manifestando_pesar_pelo_falecimento_do_senhor_gilmar_lozano.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguacu.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="120" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="202.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="202" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>