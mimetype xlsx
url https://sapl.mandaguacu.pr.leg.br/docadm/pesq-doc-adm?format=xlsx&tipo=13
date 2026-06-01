--- v1 (2026-03-19)
+++ v2 (2026-06-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1500" uniqueCount="430">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1524" uniqueCount="438">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
@@ -1312,50 +1312,76 @@
     <t>Viagem a Curitiba PR para tratar de assuntos de interesse da municipalidade com o Senhor Prefeito Municipal em audiências na Secretaria da Saúde (Sesa); Secretaria das Cidades do Paraná (SECID); Assembleia Legislativa com o Deputado Adriano José; no DETRAN e no DER PR. O deslocamento foi por meio do veículo oficial da Câmara, conforme Requerimento de Uso de Veículo Oficial preenchido e autorizado, incluído o preenchimento do diário de bordo. IDA 24/02/2026, 4h RETORNO 25/02/2026, 18h. Foram apresentados os documentos para reembolso das despesa realizadas e documentos comprobatórios do efetivo deslocamento.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>Viagem a Curitiba PR para tratar de assuntos de interesse da municipalidade em audiências na Secretaria da Saúde (Sesa); Secretaria das Cidades do Paraná (SECID); Assembleia Legislativa com o Deputado Adriano José; no DETRAN e no DER PR. O deslocamento foi por meio do veículo oficial da Câmara, conforme Requerimento de Uso de Veículo Oficial preenchido e autorizado ao condutor Vereador Antonio Alessandro Mansano. IDA 24/02/2026, 4h RETORNO 25/02/2026, 18h. Foram apresentados os documentos comprobatórios do efetivo deslocamento.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>Participação no curso de capacitação “ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO 2027 Procedimentos de compatibilização às metas do Plano Plurianual 2026-2029, diretrizes para elaboração do Orçamento anual e conteúdo obrigatório” – realizado pela empresa AGP INSTITUTO, nos dias 10 e 11 de março de 2026, conforme Requerimento nº 011/2026 de 05 de março de 2026 (duas diárias e meia – VALOR de R$ 1.475,63) DESTINO – Curitiba PR IDA: 09/03 15h RETORNO: 11/03 24h. Deslocamento por meio do veículo oficial da Câmara, conforme Requerimento de Uso de Veículo Oficial preenchido e autorizado. Foram apresentados os documentos para reembolso das despesa realizadas relativas a combustíveis e estacionamento e  os documentos comprobatórios do efetivo deslocamento.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>Participação no curso de capacitação “ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO 2027 Procedimentos de compatibilização às metas do Plano Plurianual 2026-2029, diretrizes para elaboração do Orçamento anual e conteúdo obrigatório” – realizado pela empresa AGP INSTITUTO, nos dias 10 e 11 de março de 2026, conforme Requerimento nº 012/2026 de 05 de março de 2026 (duas diárias e meia – VALOR de R$ 1.475,63) DESTINO – Curitiba PR IDA: 09/03 15h RETORNO: 11/03 24h. Deslocamento por meio do veículo oficial da Câmara, conforme Requerimento de Uso de Veículo Oficial  autorizado ao condutor Julio Joaquim S M Lopes da Silva. Foram apresentados os documentos comprobatórios do efetivo deslocamento.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>Participação no curso de capacitação “ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO 2027 Procedimentos de compatibilização às metas do Plano Plurianual 2026-2029, diretrizes para elaboração do Orçamento anual e conteúdo obrigatório” – realizado pela empresa AGP INSTITUTO, nos dias 10 e 11 de março de 2026, conforme Requerimento nº 013/2026 de 05 de março de 2026 (duas diárias e meia – VALOR de R$ 1.475,63) DESTINO – Curitiba PR IDA: 09/03 15h RETORNO: 11/03 24h. Deslocamento por meio do veículo oficial da Câmara, conforme Requerimento de Uso de Veículo Oficial autorizado ao condutor Julio Joaquim S M Lopes da Silva. Foram apresentados os documentos comprobatórios do efetivo deslocamento.</t>
+  </si>
+  <si>
+    <t>3313</t>
+  </si>
+  <si>
+    <t>Viagem a Curitiba PR para tratar de assuntos de interesse da municipalidade em audiências na Secretaria de Infraestrutura, na Secretaria de Planejamento, na Secretaria de Assistência Social e Secretaria das Cidades, reuniões no DETRAN e na COHAPAR e visitas na ALEP, conforme Requerimento de Diárias nº 014/2026 de 13 de abril de 2026 (02 diárias e meia VALOR: R$ 1.475,63). IDA 14/04/2026, 4h; RETORNO 16/04/2026, 14h. _x000D_
+Deslocamento por meio do veículo oficial da Câmara conforme Requerimento de Uso de Veículo Oficial devidamente preenchido e autorizado, compreendido o preenchimento do diário de bordo. Foram apresentados os documentos para reembolso das despesas relativas a combustíveis e estacionamento, conforme legislação. Foram apresentados os documentos comprobatórios do efetivo deslocamento.</t>
+  </si>
+  <si>
+    <t>3314</t>
+  </si>
+  <si>
+    <t>Viagem a Curitiba PR para tratar de assuntos de interesse da municipalidade em audiências na Secretaria de Infraestrutura, na Secretaria de Planejamento, na Secretaria de Assistência Social e Secretaria das Cidades, reuniões no DETRAN e na COHAPAR e visitas na ALEP, conforme Requerimento de Diárias nº 014/2026 de 13 de abril de 2026 (02 diárias e meia VALOR: R$ 1.475,63). IDA 14/04/2026, 4h; RETORNO 16/04/2026, 14h. _x000D_
+Deslocamento por meio do veículo oficial da Câmara conforme Requerimento de Uso de Veículo Oficial devidamente preenchido e autorizado ao condutor Vereador Antonio Alessandro Mansano. Foram apresentados os documentos comprobatórios do efetivo deslocamento.</t>
+  </si>
+  <si>
+    <t>3357</t>
+  </si>
+  <si>
+    <t>Relatório de viagem a Maringá PR para participação no curso “Gestão do eSocial na Administração Pública” realizado pela Meta Cursos, nos dias 06, 07 e 8/05/2026, conforme Requerimento nº 016/2026 de 04 de maio de 2026 – 01 (uma) diária - R$ 177,08 (30% valor integral (590,25). Data: 6/05/2026, Horário: IDA: 7h30  RETORNO:18h. Deslocamento por meio de veículo particular, conforme autorização e declaração de isenção de responsabilidade à Fazenda Municipal.  Foram apresentados os documentos para reembolso das despesas realizadas relativas a combustível e estacionamento, conforme dispositivos legais e os documentos comprobatórios do efetivo deslocamento.</t>
+  </si>
+  <si>
+    <t>3358</t>
+  </si>
+  <si>
+    <t>Relatório de viagem a Maringá PR para participação no curso “Gestão do eSocial na Administração Pública” realizado pela Meta Cursos, nos dias 06, 07 e 8/05/2026, conforme Requerimento nº 017/2026 de 04 de maio de 2026 – 01 (uma) diária - R$ 177,08 (30% valor integral (590,25). Data: 7/05/2026, Horário: IDA: 7h30  RETORNO:18h. Deslocamento por meio de veículo particular, conforme autorização e declaração de isenção de responsabilidade à Fazenda Municipal.  Foram apresentados os documentos para reembolso das despesas realizadas relativas a combustível e estacionamento, conforme dispositivos legais e os documentos comprobatórios do efetivo deslocamento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1647,51 +1673,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F250"/>
+  <dimension ref="A1:F254"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -6658,50 +6684,130 @@
       <c r="E249" t="s">
         <v>10</v>
       </c>
       <c r="F249" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
         <v>428</v>
       </c>
       <c r="B250" t="s">
         <v>404</v>
       </c>
       <c r="C250" t="s">
         <v>38</v>
       </c>
       <c r="D250" t="s">
         <v>9</v>
       </c>
       <c r="E250" t="s">
         <v>10</v>
       </c>
       <c r="F250" t="s">
         <v>429</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6">
+      <c r="A251" t="s">
+        <v>430</v>
+      </c>
+      <c r="B251" t="s">
+        <v>404</v>
+      </c>
+      <c r="C251" t="s">
+        <v>40</v>
+      </c>
+      <c r="D251" t="s">
+        <v>9</v>
+      </c>
+      <c r="E251" t="s">
+        <v>10</v>
+      </c>
+      <c r="F251" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6">
+      <c r="A252" t="s">
+        <v>432</v>
+      </c>
+      <c r="B252" t="s">
+        <v>404</v>
+      </c>
+      <c r="C252" t="s">
+        <v>42</v>
+      </c>
+      <c r="D252" t="s">
+        <v>9</v>
+      </c>
+      <c r="E252" t="s">
+        <v>10</v>
+      </c>
+      <c r="F252" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6">
+      <c r="A253" t="s">
+        <v>434</v>
+      </c>
+      <c r="B253" t="s">
+        <v>404</v>
+      </c>
+      <c r="C253" t="s">
+        <v>44</v>
+      </c>
+      <c r="D253" t="s">
+        <v>9</v>
+      </c>
+      <c r="E253" t="s">
+        <v>10</v>
+      </c>
+      <c r="F253" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6">
+      <c r="A254" t="s">
+        <v>436</v>
+      </c>
+      <c r="B254" t="s">
+        <v>404</v>
+      </c>
+      <c r="C254" t="s">
+        <v>46</v>
+      </c>
+      <c r="D254" t="s">
+        <v>9</v>
+      </c>
+      <c r="E254" t="s">
+        <v>10</v>
+      </c>
+      <c r="F254" t="s">
+        <v>437</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>