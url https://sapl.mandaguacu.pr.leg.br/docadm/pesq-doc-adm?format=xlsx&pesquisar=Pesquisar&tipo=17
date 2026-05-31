--- v2 (2026-03-02)
+++ v3 (2026-05-31)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="960" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1002" uniqueCount="308">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
@@ -908,50 +908,86 @@
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>Requer (01) uma diária para despesas de viagem no dia 19 de fevereiro corrente, para visita institucional nas Câmara Municipais dos Municípios da região, Colorado, Santa Fé, Itaguajé, Paranacity, Uniflor e Nova Esperança entre outros. Valor da diária: R$ 177,08 (30% do valor  integral (590,25). O deslocamento será por meio do veículo oficial da Câmara conforme Requerimento de Uso de Veículo Oficial devidamente preenchido e autorizado,  compreendido o preenchimento do diário de bordo. Ida: 8h; Retorno provável:18h. Será apresentado relatório circunstanciado das atividades realizadas.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>Requer (01) uma diária para despesas de viagem no dia 19 de fevereiro corrente, para visita institucional nas Câmara Municipais dos Municípios da região, Colorado, Santa Fé, Itaguajé, Paranacity, Uniflor e Nova Esperança entre outros, em companhia do Vereador Antonio Alessandro Mansano. _x000D_
 Valor da diária: R$ 177,08 (30% do valor integral (590,25). O deslocamento será por meio do veículo oficial da Câmara conforme Requerimento de Uso de Veículo Oficial devidamente preenchido e autorizado ao condutor Vereador Antonio Alessandro Mansano. Ida: 8h; Retorno provável:18h. Será apresentado relatório circunstanciado das atividades realizadas.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>Requer a liberação de 01 (uma) diária e meia (Valor R$ 885,38) para despesas de viagem a Curitiba PR para tratar de assuntos de interesse da municipalidade com o Senhor Prefeito Municipal em audiências conforme segue: Secretaria da Saúde do Paraná (Sesa); Secretaria das Cidades do Estado do Paraná (SECID); Assembleia Legislativa do Paraná com o Deputado Adriano José; no DETRAN e em evento no DER PR para tratar da suspensão da instalação do pórtico de cobrança de pedágio (free flow)  em Mandaguaçu. Ida: 24 de fevereiro, 4h; Retorno provável: 25 de fevereiro, 16h. Deslocamento por meio do veículo oficial da Câmara, conforme Requerimento de Uso de Veículo Oficial devidamente preenchido e autorizado, incluído o preenchimento do diário de bordo. Fica dispensado o fornecimento de passagens. Será apresentado relatório circunstanciado das atividades realizadas e documentação comprobatória do efetivo deslocamento, assim como para o reembolso das despesas.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>Requer a liberação de 01 (uma) diária e meia (Valor R$ 885,38) para despesas de viagem a Curitiba PR para tratar de assuntos de interesse da municipalidade em audiências conforme segue: Secretaria da Saúde do Paraná (Sesa); Secretaria das Cidades do Estado do Paraná (SECID); Assembleia Legislativa do Paraná com o Deputado Adriano José; no DETRAN e em evento no DER PR para tratar da suspensão da instalação do pórtico de cobrança de pedágio (free flow) em Mandaguaçu. Ida: 24 de fevereiro, 4h; Retorno provável: 25 de fevereiro, 16h. Deslocamento por meio do veículo oficial da Câmara, conforme Requerimento de Uso de Veículo Oficial devidamente preenchido e autorizado ao condutor Antonio Alessandro Mansano. Fica dispensado o fornecimento de passagens. Será apresentado relatório circunstanciado das atividades realizadas e documentação comprobatória do efetivo deslocamento.</t>
+  </si>
+  <si>
+    <t>3200</t>
+  </si>
+  <si>
+    <t>Requer a liberação de 02 (duas) diárias e meia (Valor R$ 1.475,63) para despesas de viagem a Curitiba PR, para participação no curso de capacitação “ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO 2027 Procedimentos de compatibilização às metas do Plano Plurianual 2026-2029, diretrizes para elaboração do Orçamento anual e conteúdo obrigatório”, que será realizado pela empresa AGP INSTITUTO, nos dias 10 e 11 de março de 2026, das 08h e 30min às 17h. Ida: 09 de março, às 15h; Retorno provável: 11 de março, às 24h. O deslocamento será por meio do veículo oficial da Câmara conforme Requerimento de Uso de Veículo Oficial devidamente preenchido e autorizado, compreendido o preenchimento do diário de bordo. Registra-se a necessidade do reembolso das despesas que serão realizadas relativas a combustíveis e estacionamentos. Fica dispensado o fornecimento de passagens. No prazo previsto será apresentado relatório circunstanciado da viagem e comprovação do efetivo deslocamento, assim como a documentação necessária para reembolso das despesas.</t>
+  </si>
+  <si>
+    <t>3201</t>
+  </si>
+  <si>
+    <t>Requer a liberação de 02 (duas) diárias e meia (Valor R$ 1.475,63) para despesas de viagem a Curitiba PR, para participação no curso de capacitação “ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO 2027 Procedimentos de compatibilização às metas do Plano Plurianual 2026-2029, diretrizes para elaboração do Orçamento anual e conteúdo obrigatório”, que será realizado pela empresa AGP INSTITUTO, nos dias 10 e 11 de março de 2026, das 08h e 30min às 17h. Ida: 09 de março, às 15h; Retorno provável: 11 de março, às 24h. O deslocamento será por meio do veículo oficial da Câmara conforme Requerimento de Uso de Veículo Oficial devidamente preenchido e autorizado ao condutor Julio Joaquim Sczibor Malek Lopes Da Silva. Fica dispensado o fornecimento de passagens. No prazo previsto será apresentado relatório circunstanciado da viagem e comprovação do efetivo deslocamento.</t>
+  </si>
+  <si>
+    <t>3202</t>
+  </si>
+  <si>
+    <t>3290</t>
+  </si>
+  <si>
+    <t>Requer a liberação de 02 (duas) diárias e meia, no valor de no valor de R$ 1.475,63 para despesas de viagem a Curitiba PR para tratar de assuntos de interesse da municipalidade em audiências na Secretaria de Infraestrutura, na Secretaria de Planejamento, na Secretaria de Assistência Social e Secretaria das Cidades; também estão agendadas reuniões no DETRAN e na COHAPAR; na oportunidade serão feitas visitas na ALEP. Ida: 14 de abril/4h Retorno provável:16 de abril/17h. Deslocamento por meio do veículo oficial da Câmara conforme Requerimento de Uso de Veículo Oficial devidamente preenchido e autorizado. Registra-se a necessidade do reembolso das despesas que serão realizadas relativas a combustíveis e estacionamento, conforme a Lei Municipal nº 2300 de 24 de maio de 2023 que alterou a Lei Municipal nº 2178/2021 que dispõe sobre a instituição, concessão e pagamento de diárias. Fica dispensado o fornecimento de passagens. Será apresentado relatório circunstanciado da viagem e comprovação do efetivo deslocamento, assim como a documentação necessária para reembolso das despesas.</t>
+  </si>
+  <si>
+    <t>3291</t>
+  </si>
+  <si>
+    <t>Requer a liberação de 02 (duas) diárias e meia, no valor de no valor de R$ 1.475,63 para despesas de viagem a Curitiba PR para tratar de assuntos de interesse da municipalidade em audiências na Secretaria de Infraestrutura, na Secretaria de Planejamento, na Secretaria de Assistência Social e Secretaria das Cidades; também estão agendadas reuniões no DETRAN e na COHAPAR; na oportunidade serão feitas visitas na ALEP. Ida: 14 de abril/4h Retorno provável:16 de abril/17h. Deslocamento por meio do veículo oficial da Câmara conforme Requerimento de Uso de Veículo Oficial devidamente preenchido e autorizado ao Vereador Antonio Alessandro Mansano. Fica dispensado o fornecimento de passagens. Será apresentado relatório circunstanciado da viagem e comprovação do efetivo deslocamento.</t>
+  </si>
+  <si>
+    <t>3336</t>
+  </si>
+  <si>
+    <t>Requer a liberação de 01 (uma) diária, para despesas de deslocamento para participação no curso “Gestão do eSocial na Administração Pública” promovido pela Meta Cursos, que será realizado nos dias 06 a 08 de maio do corrente ano, em Maringá – PR, conforme inscrição realizada. Valor R$ 177,08 (30% do valor da diária integral - 590,25). Deslocamento por meio de veículo particular, autorizado conforme documentos apresentados. Registra-se a necessidade do reembolso das despesas relativas a combustível e estacionamento.</t>
+  </si>
+  <si>
+    <t>3337</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1243,51 +1279,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F160"/>
+  <dimension ref="A1:F167"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -4454,50 +4490,190 @@
       <c r="E159" t="s">
         <v>10</v>
       </c>
       <c r="F159" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
         <v>294</v>
       </c>
       <c r="B160" t="s">
         <v>276</v>
       </c>
       <c r="C160" t="s">
         <v>41</v>
       </c>
       <c r="D160" t="s">
         <v>9</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>295</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" t="s">
+        <v>296</v>
+      </c>
+      <c r="B161" t="s">
+        <v>276</v>
+      </c>
+      <c r="C161" t="s">
+        <v>43</v>
+      </c>
+      <c r="D161" t="s">
+        <v>9</v>
+      </c>
+      <c r="E161" t="s">
+        <v>10</v>
+      </c>
+      <c r="F161" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" t="s">
+        <v>298</v>
+      </c>
+      <c r="B162" t="s">
+        <v>276</v>
+      </c>
+      <c r="C162" t="s">
+        <v>45</v>
+      </c>
+      <c r="D162" t="s">
+        <v>9</v>
+      </c>
+      <c r="E162" t="s">
+        <v>10</v>
+      </c>
+      <c r="F162" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" t="s">
+        <v>300</v>
+      </c>
+      <c r="B163" t="s">
+        <v>276</v>
+      </c>
+      <c r="C163" t="s">
+        <v>47</v>
+      </c>
+      <c r="D163" t="s">
+        <v>9</v>
+      </c>
+      <c r="E163" t="s">
+        <v>10</v>
+      </c>
+      <c r="F163" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" t="s">
+        <v>301</v>
+      </c>
+      <c r="B164" t="s">
+        <v>276</v>
+      </c>
+      <c r="C164" t="s">
+        <v>49</v>
+      </c>
+      <c r="D164" t="s">
+        <v>9</v>
+      </c>
+      <c r="E164" t="s">
+        <v>10</v>
+      </c>
+      <c r="F164" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165" t="s">
+        <v>303</v>
+      </c>
+      <c r="B165" t="s">
+        <v>276</v>
+      </c>
+      <c r="C165" t="s">
+        <v>51</v>
+      </c>
+      <c r="D165" t="s">
+        <v>9</v>
+      </c>
+      <c r="E165" t="s">
+        <v>10</v>
+      </c>
+      <c r="F165" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" t="s">
+        <v>305</v>
+      </c>
+      <c r="B166" t="s">
+        <v>276</v>
+      </c>
+      <c r="C166" t="s">
+        <v>53</v>
+      </c>
+      <c r="D166" t="s">
+        <v>9</v>
+      </c>
+      <c r="E166" t="s">
+        <v>10</v>
+      </c>
+      <c r="F166" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" t="s">
+        <v>307</v>
+      </c>
+      <c r="B167" t="s">
+        <v>276</v>
+      </c>
+      <c r="C167" t="s">
+        <v>55</v>
+      </c>
+      <c r="D167" t="s">
+        <v>9</v>
+      </c>
+      <c r="E167" t="s">
+        <v>10</v>
+      </c>
+      <c r="F167" t="s">
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>